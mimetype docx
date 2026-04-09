--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -412,520 +412,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05086167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collaboration interprofessionnelle en santé : un catalyseur de motivation pour les étudiants – exploration d’un dispositif de formation à l’interprofessionnalité en soins palliatifs pour des étudiants en soins infirmiers, en masso-kinésithérapie et en médecine</w:t>
+                <w:t xml:space="preserve">Detection and Asynchronous Flow Prediction in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Faës</w:t>
+                <w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2024.07.003⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-024-02838-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04672272v1</w:t>
+                <w:t xml:space="preserve">halshs-04611847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Asynchronous Flow Prediction in a MOOC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La collaboration interprofessionnelle en santé : un catalyseur de motivation pour les étudiants – exploration d’un dispositif de formation à l’interprofessionnalité en soins palliatifs pour des étudiants en soins infirmiers, en masso-kinésithérapie et en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">Jonathan Faës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (5), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-024-02838-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2024.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04611847v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04672272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing verbal interaction of adult learners in computer‐supported collaborative problem solving</w:t>
+                <w:t xml:space="preserve">Crosschecking the subjective everyday Parkinson's experience among patients and their caregiving spouses: French versions of the Belastungsfragebogen Parkinson Kurzversion (Bela-P-k and Bela-A-k)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siem Buseyne</w:t>
+                <w:t xml:space="preserve">Sabine Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
+                <w:t xml:space="preserve">Jean-Charles Vanderbecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Heutte</w:t>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (5), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180 (1-2), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjet.13391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04223608v1</w:t>
+                <w:t xml:space="preserve">halshs-04218485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosschecking the subjective everyday Parkinson's experience among patients and their caregiving spouses: French versions of the Belastungsfragebogen Parkinson Kurzversion (Bela-P-k and Bela-A-k)</w:t>
+                <w:t xml:space="preserve">Assessing verbal interaction of adult learners in computer‐supported collaborative problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bayen</w:t>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180 (1-2), pp.24-32. </w:t>
+              <w:t xml:space="preserve">British Journal of Educational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (5), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjet.13391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04218485v1</w:t>
+                <w:t xml:space="preserve">halshs-04223608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scoping Review of Flow Research</w:t>
               </w:r>
@@ -1511,719 +1511,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'intérêt et le bien-être au collège et au lycée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chainon David</w:t>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yennek Nora</w:t>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (1), pp.81-103. </w:t>
+              <w:t xml:space="preserve">Child Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.541-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0013754517001069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12187-016-9440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516353v1</w:t>
+                <w:t xml:space="preserve">hal-01470837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’environnement optimal d’apprentissage : contribution de la recherche empirique sur les déterminants psychologiques de l’expérience positive subjective aux sciences de l’éducation et de la formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Indicators Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.82-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470837v1</w:t>
+                <w:t xml:space="preserve">hal-01597551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement optimal d’apprentissage : contribution de la recherche empirique sur les déterminants psychologiques de l’expérience positive subjective aux sciences de l’éducation et de la formation des adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre l'intérêt et le bien-être au collège et au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chainon David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yennek Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.81-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0013754517001069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597551v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement et la persistance dans les dispositifs de formation en ligne : regards croisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des liens entre les caractéristiques instrumentales et les différents types de motivations des participants dans un MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dms.1332⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2-3), pp.94-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2016-v13n23-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294803v1</w:t>
+                <w:t xml:space="preserve">hal-01479426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’engagement et la persistance dans les dispositifs de formation en ligne : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denise Sutter Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.1332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139859v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens entre les caractéristiques instrumentales et les différents types de motivations des participants dans un MOOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.287-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479426v1</w:t>
+                <w:t xml:space="preserve">hal-03139859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle multidimensionnelle satisfaction de vie chez l’élève (Multidimensional Students’ Life Satisfaction Scale)</w:t>
               </w:r>
@@ -2320,325 +2320,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persister dans la conception de son environnement personnel d’apprentissage : Contributions et complémentarités de trois théories du self</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation française de l'échelle multidimensionnelle de satisfaction de vie chez l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les Environnements Personnels d'Apprentissage : entre description et conceptualisation, 21, pp.149-184</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.1 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133528v1</w:t>
+                <w:t xml:space="preserve">hal-01061826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l'échelle multidimensionnelle de satisfaction de vie chez l'élève</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des déterminants psychologiques de la persistance dans l'usage d'un jeu sérieux : évaluation de l'environnement optimal d'apprentissage avec Mecagenius®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (1), pp.1 - 29</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Evaluation dans les jeux sérieux, 21, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061826v1</w:t>
+                <w:t xml:space="preserve">hal-01070471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants psychologiques de la persistance dans l'usage d'un jeu sérieux : évaluation de l'environnement optimal d'apprentissage avec Mecagenius®</w:t>
+                <w:t xml:space="preserve">Persister dans la conception de son environnement personnel d’apprentissage : Contributions et complémentarités de trois théories du self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Evaluation dans les jeux sérieux, 21, pp.43</w:t>
+              <w:t xml:space="preserve">, 2014, Les Environnements Personnels d'Apprentissage : entre description et conceptualisation, 21, pp.149-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070471v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur l'ouvrage, sous la direction de Gilles Leclercq et Renáta Varga, Dispositifs de formation et environnements numériques : enjeux pédagogiques et contraintes informatiques. Hermes-science Lavoisier, 2010</w:t>
               </w:r>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Colloque e-Formation 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3204,195 +3204,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotélisme-flow : Perspective psychophysiologique de la théorie sociale conative, de l’évolution de soi, des croyances et de la culture.</w:t>
+                <w:t xml:space="preserve">Dark Side of Flow et activités physiques : Perspectives ouvertes par les neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre : de la synapse à la classe</w:t>
+              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (dir.) Psychologie positive des activités physiques et sportives : Corps, santé mentale et bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Ellipses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-170, 2024, 9782340084209</w:t>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377-394, 2024, 978-2-10-084960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04436347v1</w:t>
+                <w:t xml:space="preserve">halshs-04632834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Side of Flow et activités physiques : Perspectives ouvertes par les neurosciences</w:t>
+                <w:t xml:space="preserve">Autotélisme-flow : Perspective psychophysiologique de la théorie sociale conative, de l’évolution de soi, des croyances et de la culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In J.-J. Lehot &amp; M. Lilot (Dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (dir.) Psychologie positive des activités physiques et sportives : Corps, santé mentale et bien-être</w:t>
+              <w:t xml:space="preserve">Apprendre : de la synapse à la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.377-394, 2024, 978-2-10-084960-4</w:t>
+                <w:t xml:space="preserve">Editions Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2024, 9782340084209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04632834v1</w:t>
+                <w:t xml:space="preserve">halshs-04436347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation et flow : au cœur de la théorie sociale-conative</w:t>
               </w:r>
@@ -3626,277 +3626,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture notes Learner Models for MOOC in a Lifelong Learning Context: A Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">H. C. Lane; Susan Zvacek; James Uhomoibhi. </w:t>
+              <w:t xml:space="preserve">in J. Uhomoibhi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture notes in Communications in Computer and Information Science (CCIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science and Technology Publications, Lda, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019476v1</w:t>
+                <w:t xml:space="preserve">halshs-03169451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t>
+                <w:t xml:space="preserve">Lecture notes Learner Models for MOOC in a Lifelong Learning Context: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in J. Uhomoibhi. </w:t>
+              <w:t xml:space="preserve">H. C. Lane; Susan Zvacek; James Uhomoibhi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture notes in Communications in Computer and Information Science (CCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.392-415, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86439-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03169451v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review on Learner Models for MOOC to support Lifelong Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3951,51 +3951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Methodology to Co-design a Learning Game by Nursing Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4050,51 +4050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review on Learner Models for MOOC to support Lifelong Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4149,51 +4149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Open Learner Models including the Flow state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,259 +4238,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autotélisme-flow : un déterminant fondamental de la persistance à vouloir comprendre, apprendre et se former tout au long de la vie</w:t>
+                <w:t xml:space="preserve">Institutionnaliser les formes émergentes des collectifs pour apprendre : principes d’une ingénierie autotélique massivement multi-apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (Dir.). </w:t>
+              <w:t xml:space="preserve">In B. Albero, S. Simonian &amp; J. Heneau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie positive : Etat des savoirs, champs d'application et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.151-175, 2019, 978-2-10-079407-2</w:t>
+              <w:t xml:space="preserve">Activité humaine &amp; numérique : Hommage aux travaux d’une exploratrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raison &amp; Passions, pp.403-414, 2019, 978 2 917645 69 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120378v1</w:t>
+                <w:t xml:space="preserve">hal-02120390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionnaliser les formes émergentes des collectifs pour apprendre : principes d’une ingénierie autotélique massivement multi-apprenants</w:t>
+                <w:t xml:space="preserve">La perspective sociale-conative de la persistance en e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In B. Albero, S. Simonian &amp; J. Heneau (dir.). </w:t>
+              <w:t xml:space="preserve">In A. Jézégou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité humaine &amp; numérique : Hommage aux travaux d’une exploratrice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raison &amp; Passions, pp.403-414, 2019, 978 2 917645 69 7</w:t>
+              <w:t xml:space="preserve">Traité de la e-Formation des adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-334, 2019, 978-2-8073-2300-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120390v1</w:t>
+                <w:t xml:space="preserve">hal-02133553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective sociale-conative de la persistance en e-Formation</w:t>
+                <w:t xml:space="preserve">L’autotélisme-flow : un déterminant fondamental de la persistance à vouloir comprendre, apprendre et se former tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In A. Jézégou (dir.). </w:t>
+              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de la e-Formation des adultes.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie positive : Etat des savoirs, champs d'application et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.151-175, 2019, 978-2-10-079407-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02133553v1</w:t>
+                <w:t xml:space="preserve">hal-02120378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des TIC sur les conditions de travail dans un établissement d’enseignement supérieur : auto-efficacité, flow et satisfaction au travail</w:t>
               </w:r>
@@ -4835,488 +4835,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Delas</w:t>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">In B. Zufiaurre &amp; M. Pérez de Villarreal (dir.). </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmat L.; Ørsted Andersen F.; Ullén F.; Wright J.; Sadlo G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
+              <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133558v1</w:t>
+                <w:t xml:space="preserve">halshs-01941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Harmat L.; Ørsted Andersen F.; Ullén F.; Wright J.; Sadlo G. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In B. Zufiaurre &amp; M. Pérez de Villarreal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
+              <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01941592v1</w:t>
+                <w:t xml:space="preserve">hal-02133558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC User Persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">In L. Uden, J. Sinclair, Y.-H. Tao, &amp; D. Liberona (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In U. Cress &amp; C. Delgado Kloos (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 446, Springer, pp.13-24, 2014, Learning Technology for Education in Cloud. MOOC and Big Data (LTEC'14), 978-3-319-10671-7</w:t>
+              <w:t xml:space="preserve">Proceedings of the European MOOC Stakeholder Summit 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.A.U. Education, pp.130-139, 2014, 978-84-8294-689-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02553984v1</w:t>
+                <w:t xml:space="preserve">hal-02133656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOOC User Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Rosselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">In U. Cress &amp; C. Delgado Kloos (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In L. Uden, J. Sinclair, Y.-H. Tao, &amp; D. Liberona (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European MOOC Stakeholder Summit 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P.A.U. Education, pp.130-139, 2014, 978-84-8294-689-4</w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 446, Springer, pp.13-24, 2014, Learning Technology for Education in Cloud. MOOC and Big Data (LTEC'14), 978-3-319-10671-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133656v1</w:t>
+                <w:t xml:space="preserve">halshs-02553984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du collectif individuellement motivé à l'autoformation éducative : Quelques jalons épistémologiques pour l'éclairage théorique de la motivation à vouloir comprendre dans les communautés d'apprenance</w:t>
               </w:r>
@@ -5493,51 +5493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de l’apprentissage en ligne. Construire, analyser et améliorer : l'apport de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Musin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eEduc-Eval Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Univ. Lille, EA 4354 - CIREL - Centre Interuniversitaire de Recherche en Education de Lille, F-59000 Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'Expertise et Accompagnement par la recherche du dispositif expérimental MOOC iNum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,1240 +6384,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05312187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main characteristic and measures of Group Flow in Collaborative Learning: a systematic Prisma review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances of scientific research in the field of positive adult education: Autotelic-flow experience, at the heart of persistence in lifelong learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Annual metting on contemporary research in Humanities and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Ajman, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528110v1</w:t>
+                <w:t xml:space="preserve">hal-04528545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization of links between dispositional aspects of loss of self consciousness and autotelic personality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moïse Déro</w:t>
+                <w:t xml:space="preserve">The use of Complementary or Alternative Medicines (CAM) among cancer patients in France: The increasing role of asian medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Joint Conference of International Association for the Study of Traditional Asian Medicine (IASTAM) and the Asian Society for the History of Medicine (ASHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528133v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Link Between Personality Traits and Verbal Interactions in Computer-Supported Collaborative Problem Solving</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
+                <w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLS Annual Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Buffalo (NY), United States</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528099v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances of scientific research in the field of positive adult education: Autotelic-flow experience, at the heart of persistence in lifelong learning</w:t>
+                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual metting on contemporary research in Humanities and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Ajman, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528545v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
+                <w:t xml:space="preserve">IA et formation tout au long de la vie : l’urgence de s’outiller pour éclairer tout autant les côtés lumineux et obscurs de la force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528129v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Complementary or Alternative Medicines (CAM) among cancer patients in France: The increasing role of asian medicines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+                <w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of International Association for the Study of Traditional Asian Medicine (IASTAM) and the Asian Society for the History of Medicine (ASHM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International conference on Deep learning theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEO, Jul 2024, Dijon, France. pp.123-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-66694-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528107v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04677184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+                <w:t xml:space="preserve">Attitudes des personnes malades face aux traitements de leur cancer Effet du recours ou du non recours aux médecines alternatives et complémentaires sur leur marge de manœuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès de l’AISLF (Association Internationale des Sociologues de la Langue Française) “Sciences, savoirs et sociétés”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’AISLF, Jul 2024, OTTAWA - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528119v1</w:t>
+                <w:t xml:space="preserve">hal-04651292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et formation tout au long de la vie : l’urgence de s’outiller pour éclairer tout autant les côtés lumineux et obscurs de la force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Use Of Complementary Medicines Among Cancer Patients In France The Increasing Role Of Asian Medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Senechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Joint Conference of IASTAM ( International Association for the Study of Traditional Asian Medicine ) and ASHM (Asian Society for the History of Medicine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASTAM and ASHM, Jun 2024, TAIPEI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528093v1</w:t>
+                <w:t xml:space="preserve">hal-04651277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+                <w:t xml:space="preserve">Main characteristic and measures of Group Flow in Collaborative Learning: a systematic Prisma review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Wawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on Deep learning theory and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04677184v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes des personnes malades face aux traitements de leur cancer Effet du recours ou du non recours aux médecines alternatives et complémentaires sur leur marge de manœuvre</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the Link Between Personality Traits and Verbal Interactions in Computer-Supported Collaborative Problem Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrijdags Amelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Said-Metwaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Congrès de l’AISLF (Association Internationale des Sociologues de la Langue Française) “Sciences, savoirs et sociétés”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’AISLF, Jul 2024, OTTAWA - Canada, Canada</w:t>
+              <w:t xml:space="preserve">ISLS Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651292v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use Of Complementary Medicines Among Cancer Patients In France The Increasing Role Of Asian Medicines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+                <w:t xml:space="preserve">Categorization of links between dispositional aspects of loss of self consciousness and autotelic personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of IASTAM ( International Association for the Study of Traditional Asian Medicine ) and ASHM (Asian Society for the History of Medicine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASTAM and ASHM, Jun 2024, TAIPEI, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651277v1</w:t>
+                <w:t xml:space="preserve">halshs-04528133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the quality of collaborative problem solving through multi‐layered audio analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siem Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7653,1582 +7653,1582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04085826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’Expérience Autotélique des participants à un MOOC : Vers une implémentation du modèle EduFlow dans un Tableau de Bord</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Higher Education Students’ Individual Flow and Team Flow Experience in a Hybrid Computer-Supported Collaborative Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque international en éducation, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543781v1</w:t>
+                <w:t xml:space="preserve">halshs-04085929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing optimal experience in a synchronous hybrid learning environment: the effect of delivery mode and interpersonal characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Raes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Reykiavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499145v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing optimal experience in a synchronous hybrid learning environment: the effect of delivery mode and interpersonal characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social dimensions of optimal experience: conceptual advances, methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annelies Raes</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A Leontiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tímea Magyaródi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef van den Hout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Reykiavik, Iceland</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586450v1</w:t>
+                <w:t xml:space="preserve">hal-02499184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Education Students’ Individual Flow and Team Flow Experience in a Hybrid Computer-Supported Collaborative Learning Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
+                <w:t xml:space="preserve">Experiment of a learning game co-design method with 2nd year nursing students, and measuring its effects on their learning and social flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085929v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04086027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Machine Learning flow-predicting model in a MOOC context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Online Streaming, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03606527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social dimensions of optimal experience: conceptual advances, methods and applications</w:t>
+                <w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jef van den Hout</w:t>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499184v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment of a learning game co-design method with 2nd year nursing students, and measuring its effects on their learning and social flow</w:t>
+                <w:t xml:space="preserve">A systematic literature review of game design tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, A distance, France. pp.404-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011137800003182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04086027v1</w:t>
+                <w:t xml:space="preserve">hal-04056449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review of game design tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Computer Supported Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykiavic, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011137800003182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056449v1</w:t>
+                <w:t xml:space="preserve">hal-03586430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Chartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Gute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef van den Hout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reykiavic, Iceland</w:t>
+              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586430v1</w:t>
+                <w:t xml:space="preserve">halshs-04085933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jef van den Hout</w:t>
+                <w:t xml:space="preserve">Advances on a Machine Learning flow prediction model in a MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04085933v1</w:t>
+                <w:t xml:space="preserve">halshs-04086026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on a Machine Learning flow prediction model in a MOOC</w:t>
+                <w:t xml:space="preserve">Prédire l’Expérience Autotélique des participants à un MOOC : Vers une implémentation du modèle EduFlow dans un Tableau de Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">9e Colloque international en éducation, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04086026v1</w:t>
+                <w:t xml:space="preserve">hal-03543781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles apprenant pour soutenir l'apprentissage tout au long de la vie : revue de littérature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dualistic perspective of optimal learning experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.214-225</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292891v1</w:t>
+                <w:t xml:space="preserve">halshs-03159983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dualistic perspective of optimal learning experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modèles apprenant pour soutenir l'apprentissage tout au long de la vie : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Ramirez Luelmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.214-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03159983v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Knowledge Tracing in Learner Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">How to measure and support engagement for an optimal learning experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Apr 2021, Montéal, Canada</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03092037v1</w:t>
+                <w:t xml:space="preserve">halshs-03159959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure and support engagement for an optimal learning experience?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelies Raes</w:t>
+                <w:t xml:space="preserve">Machine Learning for Knowledge Tracing in Learner Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">8e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Apr 2021, Montéal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03159959v1</w:t>
+                <w:t xml:space="preserve">halshs-03092037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthodologie de co-conception de learning games par les étudiants en soins infirmiers</w:t>
               </w:r>
@@ -9309,51 +9309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9407,459 +9407,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Methodology to Co-design a Learning Game by Nursing Students.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expérience autotélique avec les technologies : Ne pas oublier le Dark Side of Flow (le côté obscur du flow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laval, 2020, LAVAL, France</w:t>
+              <w:t xml:space="preserve">8e rencontre Jeunes Chercheurs en EIAH (RJC-EIAH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041303v1</w:t>
+                <w:t xml:space="preserve">hal-02755642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of believing you understood : Dualistic perspective of autotelic experience in lifelong learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards open learner models including the flow state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Flow-Researchers’ Network Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UMAP 20 Adjunct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Conference on User Modeling, Adaptation and Personalization, 2020, Genoa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3386392.3399295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03046309v1</w:t>
+                <w:t xml:space="preserve">hal-04056569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience autotélique avec les technologies : Ne pas oublier le Dark Side of Flow (le côté obscur du flow)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learner Models in MOOCs in a Lifelong Learning perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e rencontre Jeunes Chercheurs en EIAH (RJC-EIAH 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755642v1</w:t>
+                <w:t xml:space="preserve">hal-02418566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards open learner models including the flow state.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The power of believing you understood : Dualistic perspective of autotelic experience in lifelong learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMAP 20 Adjunct</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Flow-Researchers’ Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Milano, Nov 2020, Milano, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056569v1</w:t>
+                <w:t xml:space="preserve">halshs-03046309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learner Models in MOOCs in a Lifelong Learning perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards a Methodology to Co-design a Learning Game by Nursing Students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laval, 2020, LAVAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418566v1</w:t>
+                <w:t xml:space="preserve">hal-04041303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences optimales en éducation : ne pas oublier le côté obscur de la force</w:t>
               </w:r>
@@ -9908,1206 +9908,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flow measurement instrument to test the students’ motivation in a computer science course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El-Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Computer Supported Education (CSEDU 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.495 - 505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007771504950505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418561v1</w:t>
+                <w:t xml:space="preserve">hal-02121120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flow measurement instrument to test the students’ motivation in a computer science course</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Growas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Supported Education (CSEDU 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aarhus University, Department of Education (DPU), Nov 2019, Aarhus, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121120v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique en classe : usages et perceptions des enseignants de français : Une étude de cas à l’Université de Hanoi (Vietnam)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Educational data mining et Learning Analytics : perceptives de développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès européen de la Fédération internationale des professeurs de français (FIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Séminaire Formation des adultes et Environnements informatiques pour l’apprentissage humain (EIAH), organisé par le CIREL et École doctorale SHS de l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288730v1</w:t>
+                <w:t xml:space="preserve">hal-02136336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational data mining et Learning Analytics : perceptives de développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique en classe : usages et perceptions des enseignants de français : Une étude de cas à l’Université de Hanoi (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Formation des adultes et Environnements informatiques pour l’apprentissage humain (EIAH), organisé par le CIREL et École doctorale SHS de l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">3e congrès européen de la Fédération internationale des professeurs de français (FIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136336v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes d’hybridation d’un MOOC dans des établissements d’enseignement supérieur : quels effets sur les résultats et la motivation autodéterminée des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921413v1</w:t>
+                <w:t xml:space="preserve">halshs-01760631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des compétences technologiques, pédagogiques et disciplinaires des enseignants de langues étrangères via le cadre TPACK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+                <w:t xml:space="preserve">Développement et validation d’une échelle d’apprentissage autorégulé en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’Association des Professeurs de Français de Taiwan (APFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Taïpei, Taïwan</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921424v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’hybridation d’un MOOC dans des établissements d’enseignement supérieur : quels effets sur les résultats et la motivation autodéterminée des étudiants ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Amini</w:t>
+                <w:t xml:space="preserve">Évaluation des compétences technologiques, pédagogiques et disciplinaires des enseignants de langues étrangères via le cadre TPACK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l’Association des Professeurs de Français de Taiwan (APFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Taïpei, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01760631v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’une échelle d’apprentissage autorégulé en ligne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Croyances d’efficacité des enseignants dans l’utilisation des TIC dans leurs pratiques professionnelles. Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760615v1</w:t>
+                <w:t xml:space="preserve">halshs-01760649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croyances d’efficacité des enseignants dans l’utilisation des TIC dans leurs pratiques professionnelles. Revue de littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Sentiment d’efficacité personnelle des enseignants du supérieur dans l’utilisation des TIC dans leurs pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">4e congrès régional de la Commission Asie-Pacifique de la Fédération internationale des professeurs de français (CAP-FIPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760649v1</w:t>
+                <w:t xml:space="preserve">halshs-01712890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d’efficacité personnelle des enseignants du supérieur dans l’utilisation des TIC dans leurs pratiques professionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+                <w:t xml:space="preserve">An overview of flow-research: a current project of the European Flow Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peifer Corinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolters Gina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmat Lazlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Jasmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e congrès régional de la Commission Asie-Pacifique de la Fédération internationale des professeurs de français (CAP-FIPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japon</w:t>
+              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01712890v1</w:t>
+                <w:t xml:space="preserve">hal-02429496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of flow-research: a current project of the European Flow Research Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harmat Lazlo</w:t>
+                <w:t xml:space="preserve">TIC et enseignement de langues étrangères : les enseignants sont-ils prêts à soutenir la motivation des apprenants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque international Aprolinguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429496v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC et enseignement de langues étrangères : les enseignants sont-ils prêts à soutenir la motivation des apprenants ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+                <w:t xml:space="preserve">L’environnement optimal d’apprentissage en e-Formation des adultes : perspectives pragmatiques de la recherche fondamentale concernant les déterminants de la motivation et de la persistance des apprenants tout au long et tout au large de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Aprolinguas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921418v1</w:t>
+                <w:t xml:space="preserve">halshs-01760655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective sociale-conative des antécédents et des conséquences de l’absorption cognitive : première proposition de modélisation dans les environnements en ligne massivement multi-apprenants</w:t>
               </w:r>
@@ -11225,122 +11212,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01760620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement optimal d’apprentissage en e-Formation des adultes : perspectives pragmatiques de la recherche fondamentale concernant les déterminants de la motivation et de la persistance des apprenants tout au long et tout au large de la vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+                <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Heutte</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760655v1</w:t>
+                <w:t xml:space="preserve">hal-01921413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation dans les environnements ouverts massivement multi-apprenants : une opportunité historique pour le développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
               </w:r>
@@ -11395,51 +11395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'usage que les professeurs des écoles font des TNI et du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11775,51 +11775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11838,420 +11838,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
+                <w:t xml:space="preserve">Optimal learning experience in digital environments: Theoretical concepts, measure and modelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ponce</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium "Digitial Learning in 21st Century Universities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech), Oct 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145001v1</w:t>
+                <w:t xml:space="preserve">hal-01470855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Besançon</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144919v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal learning experience in digital environments: Theoretical concepts, measure and modelisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heutte Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Digitial Learning in 21st Century Universities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech), Oct 2014, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470855v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Rosselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12315,64 +12315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heutte Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12511,64 +12511,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experience modelling: detection via Learning Analytics in a Lifelong Learning context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12606,103 +12606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and validation of two Parkinson's disease specific burden questionnaires from German into French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vanderbecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Parkinson’s Disease and Movement Disorder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t>
@@ -13230,51 +13230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirel.univ-lille.fr/les-equipes/trigone/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr/fr/flow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00933690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/evenement/recherche/la-part-des-autres-dans-la-persistance-vouloir-comprendre-perspective-sociale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/Heutte-2018-HDR-Volume1-def" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Rosas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Padilla-Zea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46328/ijte.1125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.07.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem Buseyne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamakshi Rajagopal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Danquigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Depaepe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Peifer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wolters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Harmat'" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.815665" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainon David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yennek Nora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sutter Widmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n23-07" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045248ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2008.1688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/fondements-education-positive-perspective-psychosociale-et-systemique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15082-enseignement-et-apprentissages-methodes-et-innovations-9782340084209.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-activites-physiques-et-sportives-corps-sante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-psychologie-motivation-theories-et-pratiques?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=Cj0KCQiA5fetBhC9ARIsAP1UMgF8J44StuXviTfMwoTZohFwEWwBZJBZH43vVdosj1zeSnRfHiKP5lIaAhPAEALw_wcB" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86439-2_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386392.3399295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Balancier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cornillie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.346.0042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bogajewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Jauffret-Cervetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dina Dante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chagrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Wawak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528099v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrijdags Amelie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Said-Metwaly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senechal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Leontiev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Magyar&#243;di" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef van den Hout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086027v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011137800003182" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ramirez Luelmo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mawas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010515500600070" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041303v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046309v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133527v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121120v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007771504950505" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Bao Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760615v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429496v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peifer Corinna" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolters Gina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmat Lazlo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Jasmine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921418v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760678v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavigne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470861v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02343623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirel.univ-lille.fr/les-equipes/trigone/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr/fr/flow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00933690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/evenement/recherche/la-part-des-autres-dans-la-persistance-vouloir-comprendre-perspective-sociale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/Heutte-2018-HDR-Volume1-def" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Rosas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Padilla-Zea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46328/ijte.1125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem Buseyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamakshi Rajagopal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Danquigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Depaepe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Peifer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wolters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Harmat'" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.815665" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainon David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yennek Nora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n23-07" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sutter Widmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045248ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2008.1688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/fondements-education-positive-perspective-psychosociale-et-systemique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-activites-physiques-et-sportives-corps-sante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15082-enseignement-et-apprentissages-methodes-et-innovations-9782340084209.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-psychologie-motivation-theories-et-pratiques?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=Cj0KCQiA5fetBhC9ARIsAP1UMgF8J44StuXviTfMwoTZohFwEWwBZJBZH43vVdosj1zeSnRfHiKP5lIaAhPAEALw_wcB" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86439-2_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386392.3399295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Balancier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cornillie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.346.0042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bogajewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Jauffret-Cervetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dina Dante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chagrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senechal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528110v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Wawak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrijdags Amelie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Said-Metwaly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528133v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Leontiev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Magyar&#243;di" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef van den Hout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011137800003182" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ramirez Luelmo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mawas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010515500600070" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133527v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007771504950505" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136336v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Bao Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921424v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760649v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429496v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peifer Corinna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolters Gina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmat Lazlo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Jasmine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760678v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavigne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470861v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02343623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>