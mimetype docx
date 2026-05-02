--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -633,299 +633,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosschecking the subjective everyday Parkinson's experience among patients and their caregiving spouses: French versions of the Belastungsfragebogen Parkinson Kurzversion (Bela-P-k and Bela-A-k)</w:t>
+                <w:t xml:space="preserve">Assessing verbal interaction of adult learners in computer‐supported collaborative problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bayen</w:t>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180 (1-2), pp.24-32. </w:t>
+              <w:t xml:space="preserve">British Journal of Educational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (5), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjet.13391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04218485v1</w:t>
+                <w:t xml:space="preserve">halshs-04223608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing verbal interaction of adult learners in computer‐supported collaborative problem solving</w:t>
+                <w:t xml:space="preserve">Crosschecking the subjective everyday Parkinson's experience among patients and their caregiving spouses: French versions of the Belastungsfragebogen Parkinson Kurzversion (Bela-P-k and Bela-A-k)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siem Buseyne</w:t>
+                <w:t xml:space="preserve">Sabine Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
+                <w:t xml:space="preserve">Jean-Charles Vanderbecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Heutte</w:t>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (5), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180 (1-2), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjet.13391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04223608v1</w:t>
+                <w:t xml:space="preserve">halshs-04218485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scoping Review of Flow Research</w:t>
               </w:r>
@@ -1511,719 +1511,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre l'intérêt et le bien-être au collège et au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Csillik</w:t>
+                <w:t xml:space="preserve">Chainon David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Yennek Nora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Besançon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Indicators Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.541-561. </w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.81-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12187-016-9440-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0013754517001069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470837v1</w:t>
+                <w:t xml:space="preserve">hal-01516353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement optimal d’apprentissage : contribution de la recherche empirique sur les déterminants psychologiques de l’expérience positive subjective aux sciences de l’éducation et de la formation des adultes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.541-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12187-016-9440-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597551v1</w:t>
+                <w:t xml:space="preserve">hal-01470837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'intérêt et le bien-être au collège et au lycée</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’environnement optimal d’apprentissage : contribution de la recherche empirique sur les déterminants psychologiques de l’expérience positive subjective aux sciences de l’éducation et de la formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.82-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0013754517001069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01516353v1</w:t>
+                <w:t xml:space="preserve">hal-01597551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens entre les caractéristiques instrumentales et les différents types de motivations des participants dans un MOOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’engagement et la persistance dans les dispositifs de formation en ligne : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Sutter Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2016-v13n23-07⟩</w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.1332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479426v1</w:t>
+                <w:t xml:space="preserve">hal-01294803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement et la persistance dans les dispositifs de formation en ligne : regards croisés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
+                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.287-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294803v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des liens entre les caractéristiques instrumentales et les différents types de motivations des participants dans un MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2-3), pp.94-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2016-v13n23-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139859v1</w:t>
+                <w:t xml:space="preserve">hal-01479426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle multidimensionnelle satisfaction de vie chez l’élève (Multidimensional Students’ Life Satisfaction Scale)</w:t>
               </w:r>
@@ -2320,325 +2320,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l'échelle multidimensionnelle de satisfaction de vie chez l'élève</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persister dans la conception de son environnement personnel d’apprentissage : Contributions et complémentarités de trois théories du self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (1), pp.1 - 29</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Environnements Personnels d'Apprentissage : entre description et conceptualisation, 21, pp.149-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061826v1</w:t>
+                <w:t xml:space="preserve">hal-02133528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants psychologiques de la persistance dans l'usage d'un jeu sérieux : évaluation de l'environnement optimal d'apprentissage avec Mecagenius®</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation française de l'échelle multidimensionnelle de satisfaction de vie chez l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Evaluation dans les jeux sérieux, 21, pp.43</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.1 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070471v1</w:t>
+                <w:t xml:space="preserve">hal-01061826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persister dans la conception de son environnement personnel d’apprentissage : Contributions et complémentarités de trois théories du self</w:t>
+                <w:t xml:space="preserve">Etude des déterminants psychologiques de la persistance dans l'usage d'un jeu sérieux : évaluation de l'environnement optimal d'apprentissage avec Mecagenius®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les Environnements Personnels d'Apprentissage : entre description et conceptualisation, 21, pp.149-184</w:t>
+              <w:t xml:space="preserve">, 2014, Evaluation dans les jeux sérieux, 21, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133528v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur l'ouvrage, sous la direction de Gilles Leclercq et Renáta Varga, Dispositifs de formation et environnements numériques : enjeux pédagogiques et contraintes informatiques. Hermes-science Lavoisier, 2010</w:t>
               </w:r>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Colloque e-Formation 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3204,195 +3204,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Side of Flow et activités physiques : Perspectives ouvertes par les neurosciences</w:t>
+                <w:t xml:space="preserve">Autotélisme-flow : Perspective psychophysiologique de la théorie sociale conative, de l’évolution de soi, des croyances et de la culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In J.-J. Lehot &amp; M. Lilot (Dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (dir.) Psychologie positive des activités physiques et sportives : Corps, santé mentale et bien-être</w:t>
+              <w:t xml:space="preserve">Apprendre : de la synapse à la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.377-394, 2024, 978-2-10-084960-4</w:t>
+                <w:t xml:space="preserve">Editions Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2024, 9782340084209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04632834v1</w:t>
+                <w:t xml:space="preserve">halshs-04436347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotélisme-flow : Perspective psychophysiologique de la théorie sociale conative, de l’évolution de soi, des croyances et de la culture.</w:t>
+                <w:t xml:space="preserve">Dark Side of Flow et activités physiques : Perspectives ouvertes par les neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre : de la synapse à la classe</w:t>
+              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (dir.) Psychologie positive des activités physiques et sportives : Corps, santé mentale et bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Ellipses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-170, 2024, 9782340084209</w:t>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377-394, 2024, 978-2-10-084960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04436347v1</w:t>
+                <w:t xml:space="preserve">halshs-04632834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation et flow : au cœur de la théorie sociale-conative</w:t>
               </w:r>
@@ -4238,259 +4238,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionnaliser les formes émergentes des collectifs pour apprendre : principes d’une ingénierie autotélique massivement multi-apprenants</w:t>
+                <w:t xml:space="preserve">L’autotélisme-flow : un déterminant fondamental de la persistance à vouloir comprendre, apprendre et se former tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In B. Albero, S. Simonian &amp; J. Heneau (dir.). </w:t>
+              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité humaine &amp; numérique : Hommage aux travaux d’une exploratrice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raison &amp; Passions, pp.403-414, 2019, 978 2 917645 69 7</w:t>
+              <w:t xml:space="preserve">Psychologie positive : Etat des savoirs, champs d'application et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.151-175, 2019, 978-2-10-079407-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120390v1</w:t>
+                <w:t xml:space="preserve">hal-02120378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective sociale-conative de la persistance en e-Formation</w:t>
+                <w:t xml:space="preserve">Institutionnaliser les formes émergentes des collectifs pour apprendre : principes d’une ingénierie autotélique massivement multi-apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In A. Jézégou (dir.). </w:t>
+              <w:t xml:space="preserve">In B. Albero, S. Simonian &amp; J. Heneau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de la e-Formation des adultes.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.307-334, 2019, 978-2-8073-2300-1</w:t>
+              <w:t xml:space="preserve">Activité humaine &amp; numérique : Hommage aux travaux d’une exploratrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raison &amp; Passions, pp.403-414, 2019, 978 2 917645 69 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133553v1</w:t>
+                <w:t xml:space="preserve">hal-02120390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autotélisme-flow : un déterminant fondamental de la persistance à vouloir comprendre, apprendre et se former tout au long de la vie</w:t>
+                <w:t xml:space="preserve">La perspective sociale-conative de la persistance en e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (Dir.). </w:t>
+              <w:t xml:space="preserve">In A. Jézégou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie positive : Etat des savoirs, champs d'application et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.151-175, 2019, 978-2-10-079407-2</w:t>
+              <w:t xml:space="preserve">Traité de la e-Formation des adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-334, 2019, 978-2-8073-2300-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120378v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des TIC sur les conditions de travail dans un établissement d’enseignement supérieur : auto-efficacité, flow et satisfaction au travail</w:t>
               </w:r>
@@ -4835,488 +4835,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Harmat L.; Ørsted Andersen F.; Ullén F.; Wright J.; Sadlo G. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In B. Zufiaurre &amp; M. Pérez de Villarreal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
+              <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01941592v1</w:t>
+                <w:t xml:space="preserve">hal-02133558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Delas</w:t>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">In B. Zufiaurre &amp; M. Pérez de Villarreal (dir.). </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmat L.; Ørsted Andersen F.; Ullén F.; Wright J.; Sadlo G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
+              <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133558v1</w:t>
+                <w:t xml:space="preserve">halshs-01941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOOC User Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Rosselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">In U. Cress &amp; C. Delgado Kloos (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In L. Uden, J. Sinclair, Y.-H. Tao, &amp; D. Liberona (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European MOOC Stakeholder Summit 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P.A.U. Education, pp.130-139, 2014, 978-84-8294-689-4</w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 446, Springer, pp.13-24, 2014, Learning Technology for Education in Cloud. MOOC and Big Data (LTEC'14), 978-3-319-10671-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133656v1</w:t>
+                <w:t xml:space="preserve">halshs-02553984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC User Persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">In L. Uden, J. Sinclair, Y.-H. Tao, &amp; D. Liberona (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In U. Cress &amp; C. Delgado Kloos (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 446, Springer, pp.13-24, 2014, Learning Technology for Education in Cloud. MOOC and Big Data (LTEC'14), 978-3-319-10671-7</w:t>
+              <w:t xml:space="preserve">Proceedings of the European MOOC Stakeholder Summit 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.A.U. Education, pp.130-139, 2014, 978-84-8294-689-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02553984v1</w:t>
+                <w:t xml:space="preserve">hal-02133656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du collectif individuellement motivé à l'autoformation éducative : Quelques jalons épistémologiques pour l'éclairage théorique de la motivation à vouloir comprendre dans les communautés d'apprenance</w:t>
               </w:r>
@@ -5493,51 +5493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de l’apprentissage en ligne. Construire, analyser et améliorer : l'apport de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Musin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eEduc-Eval Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Univ. Lille, EA 4354 - CIREL - Centre Interuniversitaire de Recherche en Education de Lille, F-59000 Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'Expertise et Accompagnement par la recherche du dispositif expérimental MOOC iNum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,3529 +6173,3559 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective dualistique de la théorie sociale conative : autotélisme-Flow, sélection psychologique et guerre cognitive.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier &amp;quot;Scénario pour le développement d'un sIAg destiné à soutenir l'expérience optimale en contexte de résolution collaborative de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Wawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chagrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée, clôture du 5e Congrès français et francophone de psychologie positive.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2025, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05086190v1</w:t>
+                <w:t xml:space="preserve">hal-05586410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier un environnement numérique propice à l'expérience optimale d'apprentissage : prémices d'une revue de littérature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspective dualistique de la théorie sociale conative : autotélisme-Flow, sélection psychologique et guerre cognitive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.516 - 522</w:t>
+              <w:t xml:space="preserve">Conférence invitée, clôture du 5e Congrès français et francophone de psychologie positive.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05312187v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05086190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances of scientific research in the field of positive adult education: Autotelic-flow experience, at the heart of persistence in lifelong learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier un environnement numérique propice à l'expérience optimale d'apprentissage : prémices d'une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chagrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual metting on contemporary research in Humanities and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Ajman, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.516 - 522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528545v1</w:t>
+                <w:t xml:space="preserve">halshs-05312187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Complementary or Alternative Medicines (CAM) among cancer patients in France: The increasing role of asian medicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ricono</w:t>
+                <w:t xml:space="preserve">Main characteristic and measures of Group Flow in Collaborative Learning: a systematic Prisma review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Wawak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of International Association for the Study of Traditional Asian Medicine (IASTAM) and the Asian Society for the History of Medicine (ASHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528107v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">Exploring the Link Between Personality Traits and Verbal Interactions in Computer-Supported Collaborative Problem Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabella Chartres</w:t>
+                <w:t xml:space="preserve">Vrijdags Amelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Déro</w:t>
+                <w:t xml:space="preserve">Sameh Said-Metwaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">ISLS Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528119v1</w:t>
+                <w:t xml:space="preserve">halshs-04528099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorization of links between dispositional aspects of loss of self consciousness and autotelic personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528129v1</w:t>
+                <w:t xml:space="preserve">halshs-04528133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et formation tout au long de la vie : l’urgence de s’outiller pour éclairer tout autant les côtés lumineux et obscurs de la force</w:t>
+                <w:t xml:space="preserve">Advances of scientific research in the field of positive adult education: Autotelic-flow experience, at the heart of persistence in lifelong learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Senechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Annual metting on contemporary research in Humanities and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Ajman, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528093v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t>
+                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on Deep learning theory and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04677184v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes des personnes malades face aux traitements de leur cancer Effet du recours ou du non recours aux médecines alternatives et complémentaires sur leur marge de manœuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">The use of Complementary or Alternative Medicines (CAM) among cancer patients in France: The increasing role of asian medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Congrès de l’AISLF (Association Internationale des Sociologues de la Langue Française) “Sciences, savoirs et sociétés”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’AISLF, Jul 2024, OTTAWA - Canada, Canada</w:t>
+              <w:t xml:space="preserve">Joint Conference of International Association for the Study of Traditional Asian Medicine (IASTAM) and the Asian Society for the History of Medicine (ASHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651292v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use Of Complementary Medicines Among Cancer Patients In France The Increasing Role Of Asian Medicines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+                <w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of IASTAM ( International Association for the Study of Traditional Asian Medicine ) and ASHM (Asian Society for the History of Medicine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASTAM and ASHM, Jun 2024, TAIPEI, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651277v1</w:t>
+                <w:t xml:space="preserve">halshs-04528119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main characteristic and measures of Group Flow in Collaborative Learning: a systematic Prisma review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IA et formation tout au long de la vie : l’urgence de s’outiller pour éclairer tout autant les côtés lumineux et obscurs de la force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Wawak</w:t>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sparrow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Heutte</w:t>
+                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Senechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528110v1</w:t>
+                <w:t xml:space="preserve">halshs-04528093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Link Between Personality Traits and Verbal Interactions in Computer-Supported Collaborative Problem Solving</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLS Annual Meeting 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International conference on Deep learning theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEO, Jul 2024, Dijon, France. pp.123-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-66694-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528099v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04677184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization of links between dispositional aspects of loss of self consciousness and autotelic personality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moïse Déro</w:t>
+                <w:t xml:space="preserve">Soutenir l’apprentissage des compétences collaboratives : modéliser l’expérience optimale collective (Group Flow) pour mieux accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Wawak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI, l'observatoire des formations citoyennes; Réseau ingenium, recherche en SHS dans les formations en ingénierie, Dec 2024, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528133v1</w:t>
+                <w:t xml:space="preserve">hal-05586293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the quality of collaborative problem solving through multi‐layered audio analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
+                <w:t xml:space="preserve">Attitudes des personnes malades face aux traitements de leur cancer Effet du recours ou du non recours aux médecines alternatives et complémentaires sur leur marge de manœuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Educational Researchers Association (AERA) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès de l’AISLF (Association Internationale des Sociologues de la Langue Française) “Sciences, savoirs et sociétés”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’AISLF, Jul 2024, OTTAWA - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04085826v1</w:t>
+                <w:t xml:space="preserve">hal-04651292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Education Students’ Individual Flow and Team Flow Experience in a Hybrid Computer-Supported Collaborative Learning Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
+                <w:t xml:space="preserve">The Use Of Complementary Medicines Among Cancer Patients In France The Increasing Role Of Asian Medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">Joint Conference of IASTAM ( International Association for the Study of Traditional Asian Medicine ) and ASHM (Asian Society for the History of Medicine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASTAM and ASHM, Jun 2024, TAIPEI, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04085929v1</w:t>
+                <w:t xml:space="preserve">hal-04651277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing optimal experience in a synchronous hybrid learning environment: the effect of delivery mode and interpersonal characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Measuring the quality of collaborative problem solving through multi‐layered audio analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siem Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reykiavik, Iceland</w:t>
+              <w:t xml:space="preserve">American Educational Researchers Association (AERA) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586450v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social dimensions of optimal experience: conceptual advances, methods and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédire l’Expérience Autotélique des participants à un MOOC : Vers une implémentation du modèle EduFlow dans un Tableau de Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jef van den Hout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">9e Colloque international en éducation, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499184v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment of a learning game co-design method with 2nd year nursing students, and measuring its effects on their learning and social flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">Comparing optimal experience in a synchronous hybrid learning environment: the effect of delivery mode and interpersonal characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Raes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykiavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04086027v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Machine Learning flow-predicting model in a MOOC context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+                <w:t xml:space="preserve">Higher Education Students’ Individual Flow and Team Flow Experience in a Hybrid Computer-Supported Collaborative Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online Streaming, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03606527v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Machine Learning flow-predicting model in a MOOC context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online Streaming, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499145v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review of game design tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
+                <w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Heutte</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056449v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social dimensions of optimal experience: conceptual advances, methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A Leontiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tímea Magyaródi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef van den Hout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Reykiavic, Iceland</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586430v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jef van den Hout</w:t>
+                <w:t xml:space="preserve">Experiment of a learning game co-design method with 2nd year nursing students, and measuring its effects on their learning and social flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085933v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04086027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on a Machine Learning flow prediction model in a MOOC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+                <w:t xml:space="preserve">A systematic literature review of game design tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, A distance, France. pp.404-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011137800003182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04086026v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’Expérience Autotélique des participants à un MOOC : Vers une implémentation du modèle EduFlow dans un Tableau de Bord</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque international en éducation, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykiavic, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543781v1</w:t>
+                <w:t xml:space="preserve">hal-03586430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dualistic perspective of optimal learning experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef van den Hout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03159983v1</w:t>
+                <w:t xml:space="preserve">halshs-04085933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles apprenant pour soutenir l'apprentissage tout au long de la vie : revue de littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Iván Ramirez Luelmo</w:t>
+                <w:t xml:space="preserve">Advances on a Machine Learning flow prediction model in a MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.214-225</w:t>
+              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292891v1</w:t>
+                <w:t xml:space="preserve">halshs-04086026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure and support engagement for an optimal learning experience?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelies Raes</w:t>
+                <w:t xml:space="preserve">Les modèles apprenant pour soutenir l'apprentissage tout au long de la vie : revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Ramirez Luelmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.214-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03159959v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Knowledge Tracing in Learner Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dualistic perspective of optimal learning experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Apr 2021, Montéal, Canada</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03092037v1</w:t>
+                <w:t xml:space="preserve">halshs-03159983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthodologie de co-conception de learning games par les étudiants en soins infirmiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mawas</w:t>
+                <w:t xml:space="preserve">How to measure and support engagement for an optimal learning experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Allemagne. pp.306-311</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287754v1</w:t>
+                <w:t xml:space="preserve">halshs-03159959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning for Knowledge Tracing in Learner Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Apr 2021, Montéal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019595v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience autotélique avec les technologies : Ne pas oublier le Dark Side of Flow (le côté obscur du flow)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une méthodologie de co-conception de learning games par les étudiants en soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e rencontre Jeunes Chercheurs en EIAH (RJC-EIAH 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Allemagne. pp.306-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755642v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards open learner models including the flow state.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMAP 20 Adjunct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3386392.3399295⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010515500600070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056569v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learner Models in MOOCs in a Lifelong Learning perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Methodology to Co-design a Learning Game by Nursing Students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laval, 2020, LAVAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418566v1</w:t>
+                <w:t xml:space="preserve">hal-04041303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of believing you understood : Dualistic perspective of autotelic experience in lifelong learning</w:t>
               </w:r>
@@ -9744,2697 +9774,2870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03046309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Methodology to Co-design a Learning Game by Nursing Students.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expérience autotélique avec les technologies : Ne pas oublier le Dark Side of Flow (le côté obscur du flow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laval, 2020, LAVAL, France</w:t>
+              <w:t xml:space="preserve">8e rencontre Jeunes Chercheurs en EIAH (RJC-EIAH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041303v1</w:t>
+                <w:t xml:space="preserve">hal-02755642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expériences optimales en éducation : ne pas oublier le côté obscur de la force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards open learner models including the flow state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e congrès Français et francophone de Psychologie Positive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UMAP 20 Adjunct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Conference on User Modeling, Adaptation and Personalization, 2020, Genoa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3386392.3399295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133527v1</w:t>
+                <w:t xml:space="preserve">hal-04056569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flow measurement instrument to test the students’ motivation in a computer science course</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El-Mawas</w:t>
+                <w:t xml:space="preserve">Learner Models in MOOCs in a Lifelong Learning perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Supported Education (CSEDU 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121120v1</w:t>
+                <w:t xml:space="preserve">hal-02418566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t>
+                <w:t xml:space="preserve">Les expériences optimales en éducation : ne pas oublier le côté obscur de la force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aarhus University, Department of Education (DPU), Nov 2019, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">2e congrès Français et francophone de Psychologie Positive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418561v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational data mining et Learning Analytics : perceptives de développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
+                <w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Growas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Formation des adultes et Environnements informatiques pour l’apprentissage humain (EIAH), organisé par le CIREL et École doctorale SHS de l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aarhus University, Department of Education (DPU), Nov 2019, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136336v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique en classe : usages et perceptions des enseignants de français : Une étude de cas à l’Université de Hanoi (Vietnam)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+                <w:t xml:space="preserve">A flow measurement instrument to test the students’ motivation in a computer science course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El-Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès européen de la Fédération internationale des professeurs de français (FIPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Computer Supported Education (CSEDU 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Heraklion, Crete, Greece. pp.495 - 505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007771504950505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288730v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’hybridation d’un MOOC dans des établissements d’enseignement supérieur : quels effets sur les résultats et la motivation autodéterminée des étudiants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Educational data mining et Learning Analytics : perceptives de développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Formation des adultes et Environnements informatiques pour l’apprentissage humain (EIAH), organisé par le CIREL et École doctorale SHS de l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01760631v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’une échelle d’apprentissage autorégulé en ligne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Le numérique en classe : usages et perceptions des enseignants de français : Une étude de cas à l’Université de Hanoi (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">3e congrès européen de la Fédération internationale des professeurs de français (FIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01760615v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des compétences technologiques, pédagogiques et disciplinaires des enseignants de langues étrangères via le cadre TPACK</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’Association des Professeurs de Français de Taiwan (APFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Taïpei, Taïwan</w:t>
+              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921424v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croyances d’efficacité des enseignants dans l’utilisation des TIC dans leurs pratiques professionnelles. Revue de littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Évaluation des compétences technologiques, pédagogiques et disciplinaires des enseignants de langues étrangères via le cadre TPACK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l’Association des Professeurs de Français de Taiwan (APFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Taïpei, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01760649v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d’efficacité personnelle des enseignants du supérieur dans l’utilisation des TIC dans leurs pratiques professionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+                <w:t xml:space="preserve">Modes d’hybridation d’un MOOC dans des établissements d’enseignement supérieur : quels effets sur les résultats et la motivation autodéterminée des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e congrès régional de la Commission Asie-Pacifique de la Fédération internationale des professeurs de français (CAP-FIPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japon</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01712890v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of flow-research: a current project of the European Flow Research Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harmat Lazlo</w:t>
+                <w:t xml:space="preserve">Développement et validation d’une échelle d’apprentissage autorégulé en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429496v1</w:t>
+                <w:t xml:space="preserve">halshs-01760615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC et enseignement de langues étrangères : les enseignants sont-ils prêts à soutenir la motivation des apprenants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Croyances d’efficacité des enseignants dans l’utilisation des TIC dans leurs pratiques professionnelles. Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Aprolinguas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921418v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement optimal d’apprentissage en e-Formation des adultes : perspectives pragmatiques de la recherche fondamentale concernant les déterminants de la motivation et de la persistance des apprenants tout au long et tout au large de la vie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Sentiment d’efficacité personnelle des enseignants du supérieur dans l’utilisation des TIC dans leurs pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">4e congrès régional de la Commission Asie-Pacifique de la Fédération internationale des professeurs de français (CAP-FIPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01760655v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective sociale-conative des antécédents et des conséquences de l’absorption cognitive : première proposition de modélisation dans les environnements en ligne massivement multi-apprenants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of flow-research: a current project of the European Flow Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peifer Corinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolters Gina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmat Lazlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Jasmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01760623v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des effets entre les buts d’accomplissement et l’expérience optimale d’apprentissage (l’autotélisme-flow) dans un MOOC : apports de la perspective sociale-conative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TIC et enseignement de langues étrangères : les enseignants sont-ils prêts à soutenir la motivation des apprenants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international Aprolinguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760620v1</w:t>
+                <w:t xml:space="preserve">hal-01921418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’environnement optimal d’apprentissage en e-Formation des adultes : perspectives pragmatiques de la recherche fondamentale concernant les déterminants de la motivation et de la persistance des apprenants tout au long et tout au large de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921413v1</w:t>
+                <w:t xml:space="preserve">halshs-01760655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation dans les environnements ouverts massivement multi-apprenants : une opportunité historique pour le développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
+                <w:t xml:space="preserve">Perspective sociale-conative des antécédents et des conséquences de l’absorption cognitive : première proposition de modélisation dans les environnements en ligne massivement multi-apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3e Rencontres Universitaires du Numérique (RUN3), organisées par Ministère de l’Enseignement Supérieur, de la Recherche Scientifique et de la Formation des Cadres du Maroc, l’Université Sidi Mohammed Ben Abdellah de Fès et l’Ambassade de France au Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01712887v1</w:t>
+                <w:t xml:space="preserve">halshs-01760623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'usage que les professeurs des écoles font des TNI et du numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Études des effets entre les buts d’accomplissement et l’expérience optimale d’apprentissage (l’autotélisme-flow) dans un MOOC : apports de la perspective sociale-conative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.341-352</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544818v1</w:t>
+                <w:t xml:space="preserve">halshs-01760620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un environnement optimal d'apprentissage et de travail : contributions scientifique, éthique et pragmatique des Sciences de l'éducation au pilotage de l'innovation dans le service public d'éducation</w:t>
+                <w:t xml:space="preserve">L'évaluation dans les environnements ouverts massivement multi-apprenants : une opportunité historique pour le développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence inaugurale du séminaire inter-académique des corps d’inspection de la région académique Bourgogne -Franche-Comté, Canopé, campus de l’Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve"> 3e Rencontres Universitaires du Numérique (RUN3), organisées par Ministère de l’Enseignement Supérieur, de la Recherche Scientifique et de la Formation des Cadres du Maroc, l’Université Sidi Mohammed Ben Abdellah de Fès et l’Ambassade de France au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01712889v1</w:t>
+                <w:t xml:space="preserve">halshs-01712887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu des serious games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lavigne</w:t>
+                <w:t xml:space="preserve">Comprendre l'usage que les professeurs des écoles font des TNI et du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jouer : entre plaisir et utilité (Cycle) / Rendez-vous d'Archimède</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">8e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.341-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760678v1</w:t>
+                <w:t xml:space="preserve">hal-02544818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a conceptual evolution of the flow in education (EduFlow) model</w:t>
+                <w:t xml:space="preserve">Construire un environnement optimal d'apprentissage et de travail : contributions scientifique, éthique et pragmatique des Sciences de l'éducation au pilotage de l'innovation dans le service public d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Positive Psychology (ECPP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence inaugurale du séminaire inter-académique des corps d’inspection de la région académique Bourgogne -Franche-Comté, Canopé, campus de l’Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470857v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une méthode et d’outils pour étudier le côté obscur du flow en contexte éducatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jeu des serious games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Jouer : entre plaisir et utilité (Cycle) / Rendez-vous d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470861v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal learning experience in digital environments: Theoretical concepts, measure and modelisation</w:t>
+                <w:t xml:space="preserve">Proposal for a conceptual evolution of the flow in education (EduFlow) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Digitial Learning in 21st Century Universities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech), Oct 2014, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">8th European Conference on Positive Psychology (ECPP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470855v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
+                <w:t xml:space="preserve">Proposition d’une méthode et d’outils pour étudier le côté obscur du flow en contexte éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ponce</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145001v1</w:t>
+                <w:t xml:space="preserve">hal-01470861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal learning experience in digital environments: Theoretical concepts, measure and modelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Besançon</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaly Csikszentmihalyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium "Digitial Learning in 21st Century Universities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgia Institute of Technology (Georgia Tech), Oct 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144919v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European MOOCs Stakeholders Summit 2014, eMOOCs 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lausanne, France. pp.130-139</w:t>
+              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957025v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wellbeing, motivation and student achievement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heutte Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144910v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European MOOCs Stakeholders Summit 2014, eMOOCs 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lausanne, France. pp.130-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellbeing, motivation and student achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heutte Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La démarche ePortfolio dans l'enseignement supérieur français : Retours d'expériences et proposition de clarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12443,51 +12646,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e colloque de l'Association pour le développement des méthodes d'évaluation en éducation (ADMEE) Europe "Évaluation des compétences en milieu scolaire et en milieu professionnel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01820012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12497,65 +12700,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experience modelling: detection via Learning Analytics in a Lifelong Learning context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12570,189 +12773,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and validation of two Parkinson's disease specific burden questionnaires from German into French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vanderbecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Parkinson’s Disease and Movement Disorder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">111 River St, Hoboken 07030-5774, NJ USA: Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Movement Disorders, 36, pp.S499-S499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12762,100 +12965,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part du collectif dans la motivation et son impact sur le bien-être comme médiateur de la réussite des étudiants : Complémentarités et contributions entre l'autodétermination, l'auto-efficacité et l'autotélisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris-Nanterre, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00933690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12865,91 +13068,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part des autres dans la persistance à vouloir comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. ENS Lyon, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02343623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12959,131 +13162,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut de la connaissance dans les organisations apprenantes : tentative de description d'un écosystème favorable au développement de l'espèce Homo sapiens retiolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01857667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13230,51 +13433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirel.univ-lille.fr/les-equipes/trigone/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr/fr/flow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00933690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/evenement/recherche/la-part-des-autres-dans-la-persistance-vouloir-comprendre-perspective-sociale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/Heutte-2018-HDR-Volume1-def" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Rosas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Padilla-Zea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46328/ijte.1125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem Buseyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamakshi Rajagopal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Danquigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Depaepe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Peifer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wolters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Harmat'" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.815665" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainon David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yennek Nora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n23-07" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sutter Widmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045248ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2008.1688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/fondements-education-positive-perspective-psychosociale-et-systemique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-activites-physiques-et-sportives-corps-sante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15082-enseignement-et-apprentissages-methodes-et-innovations-9782340084209.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-psychologie-motivation-theories-et-pratiques?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=Cj0KCQiA5fetBhC9ARIsAP1UMgF8J44StuXviTfMwoTZohFwEWwBZJBZH43vVdosj1zeSnRfHiKP5lIaAhPAEALw_wcB" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86439-2_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386392.3399295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Balancier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cornillie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.346.0042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bogajewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Jauffret-Cervetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dina Dante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chagrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senechal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528110v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Wawak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrijdags Amelie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Said-Metwaly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528133v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Leontiev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Magyar&#243;di" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef van den Hout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011137800003182" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159983v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ramirez Luelmo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mawas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010515500600070" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133527v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007771504950505" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136336v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Bao Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921424v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760649v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429496v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peifer Corinna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolters Gina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmat Lazlo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Jasmine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921418v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760678v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavigne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470861v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933690v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02343623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirel.univ-lille.fr/les-equipes/trigone/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr/fr/flow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00933690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/evenement/recherche/la-part-des-autres-dans-la-persistance-vouloir-comprendre-perspective-sociale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/Heutte-2018-HDR-Volume1-def" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Rosas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Padilla-Zea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46328/ijte.1125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem Buseyne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamakshi Rajagopal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Danquigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Depaepe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Peifer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wolters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Harmat'" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.815665" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainon David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yennek Nora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sutter Widmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n23-07" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045248ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2008.1688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/fondements-education-positive-perspective-psychosociale-et-systemique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15082-enseignement-et-apprentissages-methodes-et-innovations-9782340084209.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-activites-physiques-et-sportives-corps-sante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-psychologie-motivation-theories-et-pratiques?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=Cj0KCQiA5fetBhC9ARIsAP1UMgF8J44StuXviTfMwoTZohFwEWwBZJBZH43vVdosj1zeSnRfHiKP5lIaAhPAEALw_wcB" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86439-2_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386392.3399295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Balancier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cornillie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.346.0042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bogajewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Jauffret-Cervetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dina Dante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Wawak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chagrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrijdags Amelie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Said-Metwaly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senechal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Leontiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Magyar&#243;di" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef van den Hout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011137800003182" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ramirez Luelmo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159983v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mawas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010515500600070" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007771504950505" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288730v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Bao Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921424v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429496v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peifer Corinna" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolters Gina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmat Lazlo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Jasmine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760623v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760620v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712887v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760678v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470861v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02343623v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857667v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>