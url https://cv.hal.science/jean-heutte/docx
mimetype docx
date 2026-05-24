--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -633,299 +633,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing verbal interaction of adult learners in computer‐supported collaborative problem solving</w:t>
+                <w:t xml:space="preserve">Crosschecking the subjective everyday Parkinson's experience among patients and their caregiving spouses: French versions of the Belastungsfragebogen Parkinson Kurzversion (Bela-P-k and Bela-A-k)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siem Buseyne</w:t>
+                <w:t xml:space="preserve">Sabine Bayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
+                <w:t xml:space="preserve">Jean-Charles Vanderbecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Heutte</w:t>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (5), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180 (1-2), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjet.13391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04223608v1</w:t>
+                <w:t xml:space="preserve">halshs-04218485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosschecking the subjective everyday Parkinson's experience among patients and their caregiving spouses: French versions of the Belastungsfragebogen Parkinson Kurzversion (Bela-P-k and Bela-A-k)</w:t>
+                <w:t xml:space="preserve">Assessing verbal interaction of adult learners in computer‐supported collaborative problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bayen</w:t>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 180 (1-2), pp.24-32. </w:t>
+              <w:t xml:space="preserve">British Journal of Educational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (5), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjet.13391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04218485v1</w:t>
+                <w:t xml:space="preserve">halshs-04223608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scoping Review of Flow Research</w:t>
               </w:r>
@@ -1511,719 +1511,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'intérêt et le bien-être au collège et au lycée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chainon David</w:t>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yennek Nora</w:t>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (1), pp.81-103. </w:t>
+              <w:t xml:space="preserve">Child Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.541-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0013754517001069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12187-016-9440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516353v1</w:t>
+                <w:t xml:space="preserve">hal-01470837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Emotions from Childhood to Young Adulthood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’environnement optimal d’apprentissage : contribution de la recherche empirique sur les déterminants psychologiques de l’expérience positive subjective aux sciences de l’éducation et de la formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Indicators Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.82-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470837v1</w:t>
+                <w:t xml:space="preserve">hal-01597551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement optimal d’apprentissage : contribution de la recherche empirique sur les déterminants psychologiques de l’expérience positive subjective aux sciences de l’éducation et de la formation des adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre l'intérêt et le bien-être au collège et au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chainon David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yennek Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.81-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0013754517001069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597551v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement et la persistance dans les dispositifs de formation en ligne : regards croisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des liens entre les caractéristiques instrumentales et les différents types de motivations des participants dans un MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dms.1332⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2-3), pp.94-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2016-v13n23-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294803v1</w:t>
+                <w:t xml:space="preserve">hal-01479426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’engagement et la persistance dans les dispositifs de formation en ligne : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denise Sutter Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.1332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139859v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens entre les caractéristiques instrumentales et les différents types de motivations des participants dans un MOOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.287-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479426v1</w:t>
+                <w:t xml:space="preserve">hal-03139859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle multidimensionnelle satisfaction de vie chez l’élève (Multidimensional Students’ Life Satisfaction Scale)</w:t>
               </w:r>
@@ -2320,325 +2320,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persister dans la conception de son environnement personnel d’apprentissage : Contributions et complémentarités de trois théories du self</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation française de l'échelle multidimensionnelle de satisfaction de vie chez l'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les Environnements Personnels d'Apprentissage : entre description et conceptualisation, 21, pp.149-184</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (1), pp.1 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133528v1</w:t>
+                <w:t xml:space="preserve">hal-01061826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l'échelle multidimensionnelle de satisfaction de vie chez l'élève</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des déterminants psychologiques de la persistance dans l'usage d'un jeu sérieux : évaluation de l'environnement optimal d'apprentissage avec Mecagenius®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilona Boniwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (1), pp.1 - 29</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Evaluation dans les jeux sérieux, 21, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061826v1</w:t>
+                <w:t xml:space="preserve">hal-01070471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des déterminants psychologiques de la persistance dans l'usage d'un jeu sérieux : évaluation de l'environnement optimal d'apprentissage avec Mecagenius®</w:t>
+                <w:t xml:space="preserve">Persister dans la conception de son environnement personnel d’apprentissage : Contributions et complémentarités de trois théories du self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Evaluation dans les jeux sérieux, 21, pp.43</w:t>
+              <w:t xml:space="preserve">, 2014, Les Environnements Personnels d'Apprentissage : entre description et conceptualisation, 21, pp.149-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070471v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur l'ouvrage, sous la direction de Gilles Leclercq et Renáta Varga, Dispositifs de formation et environnements numériques : enjeux pédagogiques et contraintes informatiques. Hermes-science Lavoisier, 2010</w:t>
               </w:r>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du Colloque e-Formation 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3204,195 +3204,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotélisme-flow : Perspective psychophysiologique de la théorie sociale conative, de l’évolution de soi, des croyances et de la culture.</w:t>
+                <w:t xml:space="preserve">Dark Side of Flow et activités physiques : Perspectives ouvertes par les neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre : de la synapse à la classe</w:t>
+              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (dir.) Psychologie positive des activités physiques et sportives : Corps, santé mentale et bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Ellipses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-170, 2024, 9782340084209</w:t>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377-394, 2024, 978-2-10-084960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04436347v1</w:t>
+                <w:t xml:space="preserve">halshs-04632834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Side of Flow et activités physiques : Perspectives ouvertes par les neurosciences</w:t>
+                <w:t xml:space="preserve">Autotélisme-flow : Perspective psychophysiologique de la théorie sociale conative, de l’évolution de soi, des croyances et de la culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In J.-J. Lehot &amp; M. Lilot (Dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (dir.) Psychologie positive des activités physiques et sportives : Corps, santé mentale et bien-être</w:t>
+              <w:t xml:space="preserve">Apprendre : de la synapse à la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.377-394, 2024, 978-2-10-084960-4</w:t>
+                <w:t xml:space="preserve">Editions Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2024, 9782340084209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04632834v1</w:t>
+                <w:t xml:space="preserve">halshs-04436347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation et flow : au cœur de la théorie sociale-conative</w:t>
               </w:r>
@@ -3626,234 +3626,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t>
+                <w:t xml:space="preserve">Lecture notes Learner Models for MOOC in a Lifelong Learning Context: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in J. Uhomoibhi. </w:t>
+              <w:t xml:space="preserve">H. C. Lane; Susan Zvacek; James Uhomoibhi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture notes in Communications in Computer and Information Science (CCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.392-415, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86439-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03169451v1</w:t>
+                <w:t xml:space="preserve">hal-04019476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture notes Learner Models for MOOC in a Lifelong Learning Context: A Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">H. C. Lane; Susan Zvacek; James Uhomoibhi. </w:t>
+              <w:t xml:space="preserve">in J. Uhomoibhi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture notes in Communications in Computer and Information Science (CCIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science and Technology Publications, Lda, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86439-2_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04019476v1</w:t>
+                <w:t xml:space="preserve">halshs-03169451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review on Learner Models for MOOC to support Lifelong Learning</w:t>
               </w:r>
@@ -4238,259 +4238,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autotélisme-flow : un déterminant fondamental de la persistance à vouloir comprendre, apprendre et se former tout au long de la vie</w:t>
+                <w:t xml:space="preserve">Institutionnaliser les formes émergentes des collectifs pour apprendre : principes d’une ingénierie autotélique massivement multi-apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (Dir.). </w:t>
+              <w:t xml:space="preserve">In B. Albero, S. Simonian &amp; J. Heneau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie positive : Etat des savoirs, champs d'application et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.151-175, 2019, 978-2-10-079407-2</w:t>
+              <w:t xml:space="preserve">Activité humaine &amp; numérique : Hommage aux travaux d’une exploratrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raison &amp; Passions, pp.403-414, 2019, 978 2 917645 69 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120378v1</w:t>
+                <w:t xml:space="preserve">hal-02120390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionnaliser les formes émergentes des collectifs pour apprendre : principes d’une ingénierie autotélique massivement multi-apprenants</w:t>
+                <w:t xml:space="preserve">La perspective sociale-conative de la persistance en e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In B. Albero, S. Simonian &amp; J. Heneau (dir.). </w:t>
+              <w:t xml:space="preserve">In A. Jézégou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité humaine &amp; numérique : Hommage aux travaux d’une exploratrice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raison &amp; Passions, pp.403-414, 2019, 978 2 917645 69 7</w:t>
+              <w:t xml:space="preserve">Traité de la e-Formation des adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-334, 2019, 978-2-8073-2300-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120390v1</w:t>
+                <w:t xml:space="preserve">hal-02133553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perspective sociale-conative de la persistance en e-Formation</w:t>
+                <w:t xml:space="preserve">L’autotélisme-flow : un déterminant fondamental de la persistance à vouloir comprendre, apprendre et se former tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In A. Jézégou (dir.). </w:t>
+              <w:t xml:space="preserve">In C. Martin-Krumm &amp; C. Tarquinio (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de la e-Formation des adultes.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie positive : Etat des savoirs, champs d'application et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.151-175, 2019, 978-2-10-079407-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02133553v1</w:t>
+                <w:t xml:space="preserve">hal-02120378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des TIC sur les conditions de travail dans un établissement d’enseignement supérieur : auto-efficacité, flow et satisfaction au travail</w:t>
               </w:r>
@@ -4835,488 +4835,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Delas</w:t>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">In B. Zufiaurre &amp; M. Pérez de Villarreal (dir.). </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmat L.; Ørsted Andersen F.; Ullén F.; Wright J.; Sadlo G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
+              <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133558v1</w:t>
+                <w:t xml:space="preserve">halshs-01941592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EduFlow Model: A Contribution Toward the Study of Optimal Learning Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hope, engagement and achievement in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Harmat L.; Ørsted Andersen F.; Ullén F.; Wright J.; Sadlo G. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In B. Zufiaurre &amp; M. Pérez de Villarreal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Experience - Empirical Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.127-143, 2016, 978-3-319-28632-7</w:t>
+              <w:t xml:space="preserve">Positive Psychology for Positive Pedagogical Actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, pp.75-86, 2016, 978-1-63484-118-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01941592v1</w:t>
+                <w:t xml:space="preserve">hal-02133558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC User Persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">In L. Uden, J. Sinclair, Y.-H. Tao, &amp; D. Liberona (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In U. Cress &amp; C. Delgado Kloos (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 446, Springer, pp.13-24, 2014, Learning Technology for Education in Cloud. MOOC and Big Data (LTEC'14), 978-3-319-10671-7</w:t>
+              <w:t xml:space="preserve">Proceedings of the European MOOC Stakeholder Summit 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.A.U. Education, pp.130-139, 2014, 978-84-8294-689-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02553984v1</w:t>
+                <w:t xml:space="preserve">hal-02133656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOOC User Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Rosselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">In U. Cress &amp; C. Delgado Kloos (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In L. Uden, J. Sinclair, Y.-H. Tao, &amp; D. Liberona (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European MOOC Stakeholder Summit 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P.A.U. Education, pp.130-139, 2014, 978-84-8294-689-4</w:t>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 446, Springer, pp.13-24, 2014, Learning Technology for Education in Cloud. MOOC and Big Data (LTEC'14), 978-3-319-10671-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133656v1</w:t>
+                <w:t xml:space="preserve">halshs-02553984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du collectif individuellement motivé à l'autoformation éducative : Quelques jalons épistémologiques pour l'éclairage théorique de la motivation à vouloir comprendre dans les communautés d'apprenance</w:t>
               </w:r>
@@ -5493,51 +5493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de l’apprentissage en ligne. Construire, analyser et améliorer : l'apport de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Musin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eEduc-Eval Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Univ. Lille, EA 4354 - CIREL - Centre Interuniversitaire de Recherche en Education de Lille, F-59000 Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'Expertise et Accompagnement par la recherche du dispositif expérimental MOOC iNum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6207,1620 +6207,1620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Scénario pour le développement d'un sIAg destiné à soutenir l'expérience optimale en contexte de résolution collaborative de problèmes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspective dualistique de la théorie sociale conative : autotélisme-Flow, sélection psychologique et guerre cognitive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2025, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée, clôture du 5e Congrès français et francophone de psychologie positive.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586410v1</w:t>
+                <w:t xml:space="preserve">halshs-05086190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective dualistique de la théorie sociale conative : autotélisme-Flow, sélection psychologique et guerre cognitive.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier un environnement numérique propice à l'expérience optimale d'apprentissage : prémices d'une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chagrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée, clôture du 5e Congrès français et francophone de psychologie positive.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.516 - 522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05086190v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05312187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier un environnement numérique propice à l'expérience optimale d'apprentissage : prémices d'une revue de littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier &amp;quot;Scénario pour le développement d'un sIAg destiné à soutenir l'expérience optimale en contexte de résolution collaborative de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Wawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chagrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.516 - 522</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation (ATIEF), Jun 2025, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05312187v1</w:t>
+                <w:t xml:space="preserve">hal-05586410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main characteristic and measures of Group Flow in Collaborative Learning: a systematic Prisma review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances of scientific research in the field of positive adult education: Autotelic-flow experience, at the heart of persistence in lifelong learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Annual metting on contemporary research in Humanities and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Ajman, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04528110v1</w:t>
+                <w:t xml:space="preserve">hal-04528545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Link Between Personality Traits and Verbal Interactions in Computer-Supported Collaborative Problem Solving</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
+                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLS Annual Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Buffalo (NY), United States</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528099v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization of links between dispositional aspects of loss of self consciousness and autotelic personality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moïse Déro</w:t>
+                <w:t xml:space="preserve">The use of Complementary or Alternative Medicines (CAM) among cancer patients in France: The increasing role of asian medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Joint Conference of International Association for the Study of Traditional Asian Medicine (IASTAM) and the Asian Society for the History of Medicine (ASHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528133v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances of scientific research in the field of positive adult education: Autotelic-flow experience, at the heart of persistence in lifelong learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual metting on contemporary research in Humanities and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Ajman, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528545v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t>
+                <w:t xml:space="preserve">IA et formation tout au long de la vie : l’urgence de s’outiller pour éclairer tout autant les côtés lumineux et obscurs de la force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528129v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Complementary or Alternative Medicines (CAM) among cancer patients in France: The increasing role of asian medicines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+                <w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of International Association for the Study of Traditional Asian Medicine (IASTAM) and the Asian Society for the History of Medicine (ASHM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International conference on Deep learning theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEO, Jul 2024, Dijon, France. pp.123-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-66694-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528107v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04677184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+                <w:t xml:space="preserve">Soutenir l’apprentissage des compétences collaboratives : modéliser l’expérience optimale collective (Group Flow) pour mieux accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Wawak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI, l'observatoire des formations citoyennes; Réseau ingenium, recherche en SHS dans les formations en ingénierie, Dec 2024, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528119v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et formation tout au long de la vie : l’urgence de s’outiller pour éclairer tout autant les côtés lumineux et obscurs de la force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes des personnes malades face aux traitements de leur cancer Effet du recours ou du non recours aux médecines alternatives et complémentaires sur leur marge de manœuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Senechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès de l’AISLF (Association Internationale des Sociologues de la Langue Française) “Sciences, savoirs et sociétés”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’AISLF, Jul 2024, OTTAWA - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04528093v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+                <w:t xml:space="preserve">The Use Of Complementary Medicines Among Cancer Patients In France The Increasing Role Of Asian Medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ricono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on Deep learning theory and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Conference of IASTAM ( International Association for the Study of Traditional Asian Medicine ) and ASHM (Asian Society for the History of Medicine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASTAM and ASHM, Jun 2024, TAIPEI, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04677184v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir l’apprentissage des compétences collaboratives : modéliser l’expérience optimale collective (Group Flow) pour mieux accompagner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Main characteristic and measures of Group Flow in Collaborative Learning: a systematic Prisma review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Wawak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sparrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPSI, l'observatoire des formations citoyennes; Réseau ingenium, recherche en SHS dans les formations en ingénierie, Dec 2024, Paris CNAM, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05586293v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes des personnes malades face aux traitements de leur cancer Effet du recours ou du non recours aux médecines alternatives et complémentaires sur leur marge de manœuvre</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the Link Between Personality Traits and Verbal Interactions in Computer-Supported Collaborative Problem Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrijdags Amelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Said-Metwaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Congrès de l’AISLF (Association Internationale des Sociologues de la Langue Française) “Sciences, savoirs et sociétés”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’AISLF, Jul 2024, OTTAWA - Canada, Canada</w:t>
+              <w:t xml:space="preserve">ISLS Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651292v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04528099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use Of Complementary Medicines Among Cancer Patients In France The Increasing Role Of Asian Medicines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
+                <w:t xml:space="preserve">Categorization of links between dispositional aspects of loss of self consciousness and autotelic personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of IASTAM ( International Association for the Study of Traditional Asian Medicine ) and ASHM (Asian Society for the History of Medicine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IASTAM and ASHM, Jun 2024, TAIPEI, France</w:t>
+              <w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651277v1</w:t>
+                <w:t xml:space="preserve">halshs-04528133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the quality of collaborative problem solving through multi‐layered audio analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siem Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamakshi Rajagopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7856,1241 +7856,1241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04085826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’Expérience Autotélique des participants à un MOOC : Vers une implémentation du modèle EduFlow dans un Tableau de Bord</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Higher Education Students’ Individual Flow and Team Flow Experience in a Hybrid Computer-Supported Collaborative Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siem Buseyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque international en éducation, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543781v1</w:t>
+                <w:t xml:space="preserve">halshs-04085929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing optimal experience in a synchronous hybrid learning environment: the effect of delivery mode and interpersonal characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siem Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fien Depaepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Raes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reykiavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Education Students’ Individual Flow and Team Flow Experience in a Hybrid Computer-Supported Collaborative Learning Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fien Depaepe</w:t>
+                <w:t xml:space="preserve">Towards a Machine Learning flow-predicting model in a MOOC context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online Streaming, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085929v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Machine Learning flow-predicting model in a MOOC context</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social dimensions of optimal experience: conceptual advances, methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A Leontiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tímea Magyaródi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef van den Hout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online Streaming, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03606527v1</w:t>
+                <w:t xml:space="preserve">hal-02499184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiment of a learning game co-design method with 2nd year nursing students, and measuring its effects on their learning and social flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499145v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04086027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social dimensions of optimal experience: conceptual advances, methods and applications</w:t>
+                <w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jef van den Hout</w:t>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499184v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment of a learning game co-design method with 2nd year nursing students, and measuring its effects on their learning and social flow</w:t>
+                <w:t xml:space="preserve">A systematic literature review of game design tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, A distance, France. pp.404-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011137800003182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04086027v1</w:t>
+                <w:t xml:space="preserve">hal-04056449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review of game design tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Gute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Computer Supported Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Reykiavic, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011137800003182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056449v1</w:t>
+                <w:t xml:space="preserve">hal-03586430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality</w:t>
+                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Chartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Gute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef van den Hout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Reykiavic, Iceland</w:t>
+              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586430v1</w:t>
+                <w:t xml:space="preserve">halshs-04085933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Self-Consciousness: an urgent need to better study this multidimensional and dynamic variable of social dimensions of flow and autotelic personality.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jef van den Hout</w:t>
+                <w:t xml:space="preserve">Advances on a Machine Learning flow prediction model in a MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04085933v1</w:t>
+                <w:t xml:space="preserve">halshs-04086026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on a Machine Learning flow prediction model in a MOOC</w:t>
+                <w:t xml:space="preserve">Prédire l’Expérience Autotélique des participants à un MOOC : Vers une implémentation du modèle EduFlow dans un Tableau de Bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">9e Colloque international en éducation, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04086026v1</w:t>
+                <w:t xml:space="preserve">hal-03543781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles apprenant pour soutenir l'apprentissage tout au long de la vie : revue de littérature</w:t>
               </w:r>
@@ -9234,204 +9234,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03159983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure and support engagement for an optimal learning experience?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelies Raes</w:t>
+                <w:t xml:space="preserve">Machine Learning for Knowledge Tracing in Learner Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">8e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Apr 2021, Montéal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03159959v1</w:t>
+                <w:t xml:space="preserve">halshs-03092037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Knowledge Tracing in Learner Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
+                <w:t xml:space="preserve">How to measure and support engagement for an optimal learning experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Apr 2021, Montéal, Canada</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the ​Belgian Association of Psychological Sciences (BAPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03092037v1</w:t>
+                <w:t xml:space="preserve">halshs-03159959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthodologie de co-conception de learning games par les étudiants en soins infirmiers</w:t>
               </w:r>
@@ -9610,459 +9610,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Methodology to Co-design a Learning Game by Nursing Students.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expérience autotélique avec les technologies : Ne pas oublier le Dark Side of Flow (le côté obscur du flow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laval, 2020, LAVAL, France</w:t>
+              <w:t xml:space="preserve">8e rencontre Jeunes Chercheurs en EIAH (RJC-EIAH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041303v1</w:t>
+                <w:t xml:space="preserve">hal-02755642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of believing you understood : Dualistic perspective of autotelic experience in lifelong learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards open learner models including the flow state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Flow-Researchers’ Network Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UMAP 20 Adjunct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Conference on User Modeling, Adaptation and Personalization, 2020, Genoa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3386392.3399295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03046309v1</w:t>
+                <w:t xml:space="preserve">hal-04056569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience autotélique avec les technologies : Ne pas oublier le Dark Side of Flow (le côté obscur du flow)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learner Models in MOOCs in a Lifelong Learning perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e rencontre Jeunes Chercheurs en EIAH (RJC-EIAH 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755642v1</w:t>
+                <w:t xml:space="preserve">hal-02418566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards open learner models including the flow state.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Methodology to Co-design a Learning Game by Nursing Students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMAP 20 Adjunct</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Games and Learning Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laval, 2020, LAVAL, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056569v1</w:t>
+                <w:t xml:space="preserve">hal-04041303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learner Models in MOOCs in a Lifelong Learning perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The power of believing you understood : Dualistic perspective of autotelic experience in lifelong learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9th European Flow-Researchers’ Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Milano, Nov 2020, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418566v1</w:t>
+                <w:t xml:space="preserve">halshs-03046309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences optimales en éducation : ne pas oublier le côté obscur de la force</w:t>
               </w:r>
@@ -10130,90 +10130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Growas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Las Vergnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aarhus University, Department of Education (DPU), Nov 2019, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10323,1227 +10323,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational data mining et Learning Analytics : perceptives de développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique en classe : usages et perceptions des enseignants de français : Une étude de cas à l’Université de Hanoi (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Formation des adultes et Environnements informatiques pour l’apprentissage humain (EIAH), organisé par le CIREL et École doctorale SHS de l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">3e congrès européen de la Fédération internationale des professeurs de français (FIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136336v1</w:t>
+                <w:t xml:space="preserve">hal-02288730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique en classe : usages et perceptions des enseignants de français : Une étude de cas à l’Université de Hanoi (Vietnam)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Educational data mining et Learning Analytics : perceptives de développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès européen de la Fédération internationale des professeurs de français (FIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Séminaire Formation des adultes et Environnements informatiques pour l’apprentissage humain (EIAH), organisé par le CIREL et École doctorale SHS de l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288730v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des compétences technologiques, pédagogiques et disciplinaires des enseignants de langues étrangères via le cadre TPACK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Congrès international de l’Association des Professeurs de Français de Taiwan (APFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Taïpei, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921413v1</w:t>
+                <w:t xml:space="preserve">hal-01921424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des compétences technologiques, pédagogiques et disciplinaires des enseignants de langues étrangères via le cadre TPACK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+                <w:t xml:space="preserve">Modes d’hybridation d’un MOOC dans des établissements d’enseignement supérieur : quels effets sur les résultats et la motivation autodéterminée des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’Association des Professeurs de Français de Taiwan (APFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Taïpei, Taïwan</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921424v1</w:t>
+                <w:t xml:space="preserve">halshs-01760631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’hybridation d’un MOOC dans des établissements d’enseignement supérieur : quels effets sur les résultats et la motivation autodéterminée des étudiants ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Amini</w:t>
+                <w:t xml:space="preserve">Développement et validation d’une échelle d’apprentissage autorégulé en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01760631v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’une échelle d’apprentissage autorégulé en ligne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Croyances d’efficacité des enseignants dans l’utilisation des TIC dans leurs pratiques professionnelles. Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760615v1</w:t>
+                <w:t xml:space="preserve">halshs-01760649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croyances d’efficacité des enseignants dans l’utilisation des TIC dans leurs pratiques professionnelles. Revue de littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentiment d’efficacité personnelle des enseignants du supérieur dans l’utilisation des TIC dans leurs pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">4e congrès régional de la Commission Asie-Pacifique de la Fédération internationale des professeurs de français (CAP-FIPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760649v1</w:t>
+                <w:t xml:space="preserve">halshs-01712890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d’efficacité personnelle des enseignants du supérieur dans l’utilisation des TIC dans leurs pratiques professionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
+                <w:t xml:space="preserve">An overview of flow-research: a current project of the European Flow Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peifer Corinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolters Gina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmat Lazlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Jasmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e congrès régional de la Commission Asie-Pacifique de la Fédération internationale des professeurs de français (CAP-FIPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Kyoto, Japon</w:t>
+              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01712890v1</w:t>
+                <w:t xml:space="preserve">hal-02429496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of flow-research: a current project of the European Flow Research Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harmat Lazlo</w:t>
+                <w:t xml:space="preserve">TIC et enseignement de langues étrangères : les enseignants sont-ils prêts à soutenir la motivation des apprenants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque international Aprolinguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429496v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC et enseignement de langues étrangères : les enseignants sont-ils prêts à soutenir la motivation des apprenants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspective sociale-conative des antécédents et des conséquences de l’absorption cognitive : première proposition de modélisation dans les environnements en ligne massivement multi-apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Aprolinguas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921418v1</w:t>
+                <w:t xml:space="preserve">halshs-01760623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement optimal d’apprentissage en e-Formation des adultes : perspectives pragmatiques de la recherche fondamentale concernant les déterminants de la motivation et de la persistance des apprenants tout au long et tout au large de la vie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Études des effets entre les buts d’accomplissement et l’expérience optimale d’apprentissage (l’autotélisme-flow) dans un MOOC : apports de la perspective sociale-conative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760655v1</w:t>
+                <w:t xml:space="preserve">halshs-01760620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective sociale-conative des antécédents et des conséquences de l’absorption cognitive : première proposition de modélisation dans les environnements en ligne massivement multi-apprenants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’environnement optimal d’apprentissage en e-Formation des adultes : perspectives pragmatiques de la recherche fondamentale concernant les déterminants de la motivation et de la persistance des apprenants tout au long et tout au large de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes</w:t>
+              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760623v1</w:t>
+                <w:t xml:space="preserve">halshs-01760655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des effets entre les buts d’accomplissement et l’expérience optimale d’apprentissage (l’autotélisme-flow) dans un MOOC : apports de la perspective sociale-conative</w:t>
+                <w:t xml:space="preserve">Mediating effects of Flow on harmonious passion: contribution to the exploration of bright side and dark side of Flow in educational context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque international e-Formation des Adultes et Jeunes Adultes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Positive Psychology (ECPP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01760620v1</w:t>
+                <w:t xml:space="preserve">hal-01921413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation dans les environnements ouverts massivement multi-apprenants : une opportunité historique pour le développement la recherche fondamentale à visée pragmatique en pédagogie universitaire</w:t>
               </w:r>
@@ -11598,51 +11598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'usage que les professeurs des écoles font des TNI et du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11978,51 +11978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Vallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e Congrès annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12162,299 +12162,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alcorta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Ponce</w:t>
+                <w:t xml:space="preserve">Heutte Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145001v1</w:t>
+                <w:t xml:space="preserve">hal-01144919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An urgent call for change: flow, motivation and wellbeing in French school student</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude exploratoire des déterminants psychologiques du bien-être subjectif des élèves dans le contexte du projet eEduc-Eval Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heutte Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Besançon</w:t>
+                <w:t xml:space="preserve">Corinne Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on positive psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Le Bien-Être à l'école: regards croisés pour un questionnement épistémologique et méthodologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144919v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology and dimensions of a description framework for MOOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Rosselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12518,64 +12518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heutte Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12714,51 +12714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal experience modelling: detection via Learning Analytics in a Lifelong Learning context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12809,103 +12809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and validation of two Parkinson's disease specific burden questionnaires from German into French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vanderbecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Parkinson’s Disease and Movement Disorder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t>
@@ -13433,51 +13433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirel.univ-lille.fr/les-equipes/trigone/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr/fr/flow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00933690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/evenement/recherche/la-part-des-autres-dans-la-persistance-vouloir-comprendre-perspective-sociale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/Heutte-2018-HDR-Volume1-def" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Rosas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Padilla-Zea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46328/ijte.1125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem Buseyne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamakshi Rajagopal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Danquigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Depaepe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Peifer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wolters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Harmat'" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.815665" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainon David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yennek Nora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sutter Widmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n23-07" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045248ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2008.1688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/fondements-education-positive-perspective-psychosociale-et-systemique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15082-enseignement-et-apprentissages-methodes-et-innovations-9782340084209.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-activites-physiques-et-sportives-corps-sante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-psychologie-motivation-theories-et-pratiques?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=Cj0KCQiA5fetBhC9ARIsAP1UMgF8J44StuXviTfMwoTZohFwEWwBZJBZH43vVdosj1zeSnRfHiKP5lIaAhPAEALw_wcB" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86439-2_20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386392.3399295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Balancier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cornillie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.346.0042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bogajewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Jauffret-Cervetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dina Dante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Wawak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chagrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrijdags Amelie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Said-Metwaly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senechal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Leontiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Magyar&#243;di" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef van den Hout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011137800003182" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ramirez Luelmo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159983v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092037v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mawas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010515500600070" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007771504950505" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288730v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Bao Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921424v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760615v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429496v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peifer Corinna" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolters Gina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmat Lazlo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Jasmine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760623v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760620v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712887v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760678v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470861v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02343623v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857667v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirel.univ-lille.fr/les-equipes/trigone/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr/fr/flow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flow.univ-lille.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/spip.php?article123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00933690" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/evenement/recherche/la-part-des-autres-dans-la-persistance-vouloir-comprendre-perspective-sociale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean.heutte.free.fr/Heutte-2018-HDR-Volume1-def" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Rosas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Padilla-Zea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46328/ijte.1125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2024.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem Buseyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamakshi Rajagopal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Danquigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Depaepe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Peifer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wolters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Harmat'" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.815665" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Raes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.828027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.054.0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5611" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-016-9440-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chainon David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yennek Nora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517001069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Vallerand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n23-07" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Sutter Widmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932192v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045248ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2008.1688" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712870v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/fondements-education-positive-perspective-psychosociale-et-systemique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-positive-activites-physiques-et-sportives-corps-sante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15082-enseignement-et-apprentissages-methodes-et-innovations-9782340084209.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-psychologie-motivation-theories-et-pratiques?at_medium=cpc&amp;amp;at_campaign=CYB%20-%20Pmax%20-%20Catalogue%20complet&amp;amp;at_platform=google&amp;amp;at_variant=&amp;amp;at_network=pmax&amp;amp;at_term=&amp;amp;gad_source=1&amp;amp;gclid=Cj0KCQiA5fetBhC9ARIsAP1UMgF8J44StuXviTfMwoTZohFwEWwBZJBZH43vVdosj1zeSnRfHiKP5lIaAhPAEALw_wcB" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86439-2_20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gajewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386392.3399295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323001-traite-de-la-e-formation-des-adultes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553984v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Balancier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cornillie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.346.0042" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bogajewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Jauffret-Cervetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dina Dante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444351v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05312187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chagrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;rin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Wawak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricono" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senechal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586293v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651292v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrijdags Amelie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Said-Metwaly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586450v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A Leontiev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#237;mea Magyar&#243;di" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef van den Hout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086027v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011137800003182" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586430v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085933v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ramirez Luelmo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159983v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092037v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159959v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mawas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010515500600070" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056569v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041303v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El-Mawas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007771504950505" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288730v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Bao Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136336v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921424v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Amini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760649v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712890v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peifer Corinna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolters Gina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmat Lazlo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Jasmine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921418v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921413v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712887v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544818v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760678v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavigne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Csikszentmihalyi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470861v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470855v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Jean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145001v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcorta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933690v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02343623v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01857667v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>