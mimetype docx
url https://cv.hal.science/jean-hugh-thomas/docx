--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1260,273 +1260,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic optimisation of a plane array geometry for beamforming. Application to source localisation in a high speed train</w:t>
+                <w:t xml:space="preserve">Source Separations and Identification by Structural Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 371, pp.78-93. </w:t>
+              <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.1027-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2016-01-1799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458114v1</w:t>
+                <w:t xml:space="preserve">hal-02458204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Separations and Identification by Structural Holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic optimisation of a plane array geometry for beamforming. Application to source localisation in a high speed train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.78-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2016-01-1799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458204v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and separation of vibratory field using structural holography</w:t>
               </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 389 (2), pp.134 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,243 +2694,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
+                <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 Human and Humanizing Speech Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713385v1</w:t>
+                <w:t xml:space="preserve">hal-03700014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
+                <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 Human and Humanizing Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700014v1</w:t>
+                <w:t xml:space="preserve">hal-03713385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOA estimation of an Unmanned Aerial Vehicle with few sensors in the case of disturbing sources</w:t>
               </w:r>
@@ -3100,387 +3100,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the correction for CFAT application in time domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.591-593, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0924⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235486v1</w:t>
+                <w:t xml:space="preserve">hal-04915419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+                <w:t xml:space="preserve">Adapting the correction for CFAT application in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.591-593, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915419v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.595-595, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235480v1</w:t>
@@ -3491,77 +3491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrected Force Analysis Technique in time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,77 +3716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating machine diagnosis using acoustic imaging and artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,51 +4381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4623,51 +4623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Sound and Vibration ICASV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5157,151 +5157,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNVH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474631v1</w:t>
+                <w:t xml:space="preserve">hal-02514118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force analysis techniques adapted to the identification of parietal pressure fields on car window glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5356,489 +5356,489 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automotive NVH Comfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Totaro</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISNVH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514118v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension of phenomena generating acoustic noise inside the passenger compartment of cars. Sources identification and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Carpentier</w:t>
+                <w:t xml:space="preserve">Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514262v1</w:t>
+                <w:t xml:space="preserve">hal-01474626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of a defect in an impacted plate using time-domain nearfield acoustical holography and time evolution of spatial features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Ross</w:t>
+                <w:t xml:space="preserve">Comprehension of phenomena generating acoustic noise inside the passenger compartment of cars. Sources identification and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Congress in Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514268v1</w:t>
+                <w:t xml:space="preserve">hal-02514262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+                <w:t xml:space="preserve">Localization of a defect in an impacted plate using time-domain nearfield acoustical holography and time evolution of spatial features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Attendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">22th International Congress in Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474626v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des courbes de dispersion des Ondes Acoustiques de Surface (SAW) se propageant dans des multicouches métalliques déposées sur substrat de silicium</w:t>
               </w:r>
@@ -5997,51 +5997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6092,51 +6092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Léwy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,90 +6291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source identification by Vibratory Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOISE AND VIBRATION - EMERGING TECHNOLOGIES (NOVEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6609,459 +6609,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the rail radiation using beamforming and a 2 D array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation and Structural Health Monitoring of structural materials by means of nonlinear acoustics and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810921v1</w:t>
+                <w:t xml:space="preserve">hal-00811337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Reconstruction of nonstationary sound fields based on time domain plane wave superposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Xing Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811000v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation and Structural Health Monitoring of structural materials by means of nonlinear acoustics and acoustic emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+                <w:t xml:space="preserve">Identification of the rail radiation using beamforming and a 2 D array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811337v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of nonstationary sound fields based on time domain plane wave superposition method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Zheng Zhang</w:t>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan-Xing Bi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810673v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the acoustic component in the turbulent boundary layer excitation by the Force Analysis Technique</w:t>
               </w:r>
@@ -7155,51 +7155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie acoustique de champ proche de sources instationnaires : méthodes fréquentielles et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7231,338 +7231,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de Santé de Béton Polymère en Fluage par Emission Acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+                <w:t xml:space="preserve">Optimisation par algorithme génétique de la géométrie d'antenne pour la localisation de sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551153v1</w:t>
+                <w:t xml:space="preserve">hal-00542609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage optimal, SVD et régularisation en holographie acoustique instantanée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+                <w:t xml:space="preserve">Contrôle de Santé de Béton Polymère en Fluage par Emission Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546821v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par algorithme génétique de la géométrie d'antenne pour la localisation de sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Filtrage optimal, SVD et régularisation en holographie acoustique instantanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542609v1</w:t>
+                <w:t xml:space="preserve">hal-00546821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time nearfiel acoustic holography: implementation of the direct and inverse impulse responses in the time-wavenumber domain</w:t>
               </w:r>
@@ -7587,51 +7587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Sound and Vibration, ICSV15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8056,151 +8056,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sfo-00394777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'images de contours obtenus par filtrage de Canny.</w:t>
+                <w:t xml:space="preserve">Détection de contours par filtrage de Canny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-00394776v1</w:t>
+                <w:t xml:space="preserve">sfo-00394678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de contours par filtrage de Canny.</w:t>
+                <w:t xml:space="preserve">Comparaison d'images de contours obtenus par filtrage de Canny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-00394678v1</w:t>
+                <w:t xml:space="preserve">sfo-00394776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du filtre de Canny à la détection de contours.</w:t>
               </w:r>
@@ -8856,51 +8856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosai Raoof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9020149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuai Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02955400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amailland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boucheron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023685" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4998571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khelil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0409-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koutny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Jiricek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brothanek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K37KN71X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimu&#8217;a Muliava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM5R419B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Bi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HJ23WV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chelius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Deniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0924" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Grosset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chalopin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fr&#233;chou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000570" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514268v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Attendu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ross" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaakoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Ghozlen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L&#233;wy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#232;di Ben Ghozlen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zheng Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Xing Bi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76780-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394678v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosai Raoof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9020149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuai Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02955400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amailland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boucheron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023685" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4998571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khelil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0409-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koutny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Jiricek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brothanek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K37KN71X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimu&#8217;a Muliava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM5R419B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Bi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HJ23WV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chelius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Deniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Grosset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chalopin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fr&#233;chou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000570" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Attendu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ross" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaakoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Ghozlen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L&#233;wy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#232;di Ben Ghozlen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Xing Bi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76780-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>