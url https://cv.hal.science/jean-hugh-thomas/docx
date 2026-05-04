--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -208,239 +208,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Corrected Force Analysis Technique in polar coordinates. Application on car window excited by a turbulent air flow</w:t>
+                <w:t xml:space="preserve">Channel-Combination Algorithms for Robust Distant Voice Activity and Overlapped Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Carpentier</w:t>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097861v1</w:t>
+                <w:t xml:space="preserve">hal-04454362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel-Combination Algorithms for Robust Distant Voice Activity and Overlapped Speech Detection</w:t>
+                <w:t xml:space="preserve">Development of the Corrected Force Analysis Technique in polar coordinates. Application on car window excited by a turbulent air flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">Justine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+                <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 571, pp.118105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454362v1</w:t>
+                <w:t xml:space="preserve">hal-05097861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential signature whistle production by Indo-Pacific humpback dolphins, Sousa chinensis, in the northern South China sea</w:t>
               </w:r>
@@ -2061,77 +2061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2169,77 +2169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-microphone Automatic Speech Segmentation in Meetings Based on Circular Harmonics Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2592,90 +2592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de parole superposée distante à l’aide d’une antenne de microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Journées d'Étude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2700,90 +2700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2808,77 +2808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3011,64 +3011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des méthodes inverses RI et RIC en coordonnées polaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5042,51 +5042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des phénomènes générateurs du bruit acoustique dans les habitacles automobiles : Identification des sources et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,388 +5157,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
+                <w:t xml:space="preserve">Structural Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Totaro</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514118v1</w:t>
+                <w:t xml:space="preserve">hal-01474626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force analysis techniques adapted to the identification of parietal pressure fields on car window glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pézerat</w:t>
+                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automotive NVH Comfort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514610v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+                <w:t xml:space="preserve">Force analysis techniques adapted to the identification of parietal pressure fields on car window glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNVH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Automotive NVH Comfort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474631v1</w:t>
+                <w:t xml:space="preserve">hal-02514610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Holography</w:t>
+                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
@@ -5556,103 +5556,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ISNVH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474626v1</w:t>
+                <w:t xml:space="preserve">hal-01474631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension of phenomena generating acoustic noise inside the passenger compartment of cars. Sources identification and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,269 +5818,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale des courbes de dispersion des Ondes Acoustiques de Surface (SAW) se propageant dans des multicouches métalliques déposées sur substrat de silicium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Yaakoubi</w:t>
+                <w:t xml:space="preserve">Caractérisation de sources acoustiques par imagerie en écoulement d'eau confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Amailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Ben Ghozlen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Boucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514052v1</w:t>
+                <w:t xml:space="preserve">hal-02514106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de sources acoustiques par imagerie en écoulement d'eau confiné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Amailland</w:t>
+                <w:t xml:space="preserve">Détermination expérimentale des courbes de dispersion des Ondes Acoustiques de Surface (SAW) se propageant dans des multicouches métalliques déposées sur substrat de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yaakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Ben Ghozlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514106v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aircraft engine installation on ground sound pressure levels</w:t>
               </w:r>
@@ -6187,51 +6187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave Propagation in Functionally Graded Piezoelectric Material Created by Internal Temperature Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6393,243 +6393,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'incertitudes en imagerie acoustique</w:t>
+                <w:t xml:space="preserve">Régularisation bayésienne appliquée à la méthode d'holographie acoustique de champ proche en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, France. pp.Méthode d'inversion en imagerie acoustique</w:t>
+              <w:t xml:space="preserve">, Apr 2014, France. Méthodes d'inversion pour l'imagerie acoustique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038125v1</w:t>
+                <w:t xml:space="preserve">hal-01038121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation bayésienne appliquée à la méthode d'holographie acoustique de champ proche en temps réel</w:t>
+                <w:t xml:space="preserve">Propagation d'incertitudes en imagerie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, France. Méthodes d'inversion pour l'imagerie acoustique</w:t>
+              <w:t xml:space="preserve">, Apr 2014, France. pp.Méthode d'inversion en imagerie acoustique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038121v1</w:t>
+                <w:t xml:space="preserve">hal-01038125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Evaluation and Structural Health Monitoring of structural materials by means of nonlinear acoustics and acoustic emission</w:t>
               </w:r>
@@ -7701,77 +7701,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7864,51 +7864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8366,213 +8366,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sfo-00394187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de contours par opérateur de Roberts.</w:t>
+                <w:t xml:space="preserve">Maxima locaux dans les quatre directions du gradient pour la détection de contours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-00394664v1</w:t>
+                <w:t xml:space="preserve">sfo-00394682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'images de module de gradient pour la détection de contours.</w:t>
+                <w:t xml:space="preserve">Détection de contours par opérateur de Roberts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-00394773v1</w:t>
+                <w:t xml:space="preserve">sfo-00394664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxima locaux dans les quatre directions du gradient pour la détection de contours.</w:t>
+                <w:t xml:space="preserve">Comparaison d'images de module de gradient pour la détection de contours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sfo-00394682v1</w:t>
+                <w:t xml:space="preserve">sfo-00394773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8856,51 +8856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosai Raoof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9020149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuai Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02955400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amailland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boucheron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023685" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4998571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khelil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0409-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koutny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Jiricek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brothanek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K37KN71X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimu&#8217;a Muliava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM5R419B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Bi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HJ23WV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chelius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Deniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Grosset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chalopin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fr&#233;chou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000570" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Attendu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ross" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaakoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Ghozlen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L&#233;wy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#232;di Ben Ghozlen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038121v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Xing Bi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76780-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosai Raoof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9020149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuai Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02955400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amailland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boucheron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023685" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4998571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khelil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0409-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koutny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Jiricek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brothanek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K37KN71X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimu&#8217;a Muliava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM5R419B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Bi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HJ23WV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chelius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Deniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Grosset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chalopin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fr&#233;chou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000570" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Attendu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ross" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaakoubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Ghozlen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L&#233;wy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#232;di Ben Ghozlen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Xing Bi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76780-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>