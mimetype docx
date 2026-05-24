--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -208,239 +208,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel-Combination Algorithms for Robust Distant Voice Activity and Overlapped Speech Detection</w:t>
+                <w:t xml:space="preserve">Development of the Corrected Force Analysis Technique in polar coordinates. Application on car window excited by a turbulent air flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">Justine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+                <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 571, pp.118105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454362v1</w:t>
+                <w:t xml:space="preserve">hal-05097861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Corrected Force Analysis Technique in polar coordinates. Application on car window excited by a turbulent air flow</w:t>
+                <w:t xml:space="preserve">Channel-Combination Algorithms for Robust Distant Voice Activity and Overlapped Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Carpentier</w:t>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097861v1</w:t>
+                <w:t xml:space="preserve">hal-04454362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential signature whistle production by Indo-Pacific humpback dolphins, Sousa chinensis, in the northern South China sea</w:t>
               </w:r>
@@ -1013,906 +1013,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Structural Noise Patterns and Echo Separation in the Time-Frequency Plane for Austenitic Stainless Steels</w:t>
+                <w:t xml:space="preserve">Source distance determination based on the spherical harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khelil</w:t>
+                <w:t xml:space="preserve">Adam Koutny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Jiricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Boudraa</w:t>
+                <w:t xml:space="preserve">Marek Brothanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.993-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0409-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458034v1</w:t>
+                <w:t xml:space="preserve">hal-02458145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source distance determination based on the spherical harmonics</w:t>
+                <w:t xml:space="preserve">Characterization of Structural Noise Patterns and Echo Separation in the Time-Frequency Plane for Austenitic Stainless Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Koutny</w:t>
+                <w:t xml:space="preserve">Mohamed Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Jiricek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Brothanek</w:t>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0409-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458145v1</w:t>
+                <w:t xml:space="preserve">hal-02458034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Separations and Identification by Structural Holography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic optimisation of a plane array geometry for beamforming. Application to source localisation in a high speed train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2016-01-1799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.78-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458204v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic optimisation of a plane array geometry for beamforming. Application to source localisation in a high speed train</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+                <w:t xml:space="preserve">Source Separations and Identification by Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">SAE International Journal of Passenger Cars - Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.1027-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2016-01-1799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02458114v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and separation of vibratory field using structural holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 389 (2), pp.134 - 152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission to detect xylophagous insects in wooden musical instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaimu’a Muliava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Reyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (3), pp.338-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of the acoustic component of a turbulent flow exciting a plate by inverting the vibration problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.P. Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 333 (12), pp.2505-2519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1922,392 +1946,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des interactions sociales et activités physiques des personnes atteintes de surdité par un système de captation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-microphone Automatic Speech Segmentation in Meetings Based on Circular Harmonics Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, international Speech Communication Association (ISCA), Aug 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la direction d'arrivée d'un drone en mouvement par formation de voies adaptée à sa signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Itare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2336,1300 +2360,1300 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.573-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du Rôle Acoustique de la Fausse Table de Piano</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of different processing for DOA estimation of an Unmanned Aerial Vehicle with few sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Itare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosai Raoof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Quiet Drones Second International e-Symposium on UAV/UAS Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848454v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different processing for DOA estimation of an Unmanned Aerial Vehicle with few sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Itare</w:t>
+                <w:t xml:space="preserve">Détection de parole superposée distante à l’aide d’une antenne de microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kosai Raoof</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quiet Drones Second International e-Symposium on UAV/UAS Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">34e Journées d'Étude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710398v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de parole superposée distante à l’aide d’une antenne de microphones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse du Rôle Acoustique de la Fausse Table de Piano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Battault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d'Étude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700008v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 Human and Humanizing Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700014v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 Human and Humanizing Speech Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713385v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOA estimation of an Unmanned Aerial Vehicle with few sensors in the case of disturbing sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Itare</w:t>
+                <w:t xml:space="preserve">Développement des méthodes inverses RI et RIC en coordonnées polaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kosai Raoof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822971v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des méthodes inverses RI et RIC en coordonnées polaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pézerat</w:t>
+                <w:t xml:space="preserve">DOA estimation of an Unmanned Aerial Vehicle with few sensors in the case of disturbing sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Itare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosai Raoof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848282v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+                <w:t xml:space="preserve">Adapting the correction for CFAT application in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.591-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915419v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the correction for CFAT application in time domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.591-593, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0924⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235486v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+                <w:t xml:space="preserve">Corrected Force Analysis Technique in time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMA Internation conference on noise and vibration engineering 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235480v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrected Force Analysis Technique in time domain</w:t>
+                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leclere</w:t>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA Internation conference on noise and vibration engineering 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.595-595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708815v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of an Unmanned Aerial Vehicle with few sensors using time-frequency representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Itare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3661,217 +3685,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosai Raoof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3143-3147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating machine diagnosis using acoustic imaging and artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic localization estimation of an unmanned aerial vehicle using microphone array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3900,73 +3924,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inter.noise 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation acoustique d'un drone pour la localisation à partir d'une antenne microphonique par formation de voies et goniométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3995,73 +4019,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic signature analysis for localization estimation of unmanned aerial vehicles using few number of microphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4090,73 +4114,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference (FCAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et Localisation de Drone à Partir d'un Réseau de Capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4185,181 +4209,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA '18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of the Fluid-Ftructure Coupling into the Force Analysis Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Sound and Vibration ICASV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation génétique d'antenne pour l'imagerie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4381,106 +4405,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation par antenne acoustique avec peu de capteurs : goniométrie et formation de voies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4489,119 +4513,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosai Raoof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of acoustic imaging in hydrodynamic tunnel with model adaptation and boundary layer noise reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4623,106 +4647,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Sound and Vibration ICASV 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modal decomposition of acoustic field in cavitation tunnel with square duct section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4744,1117 +4768,1117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fréchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">173rd Meeting of Acoustical Society of America and 8th Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.070002, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0000570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the acoustic wall pressure of a turbulent flow exciting structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Identification de la pression acoustique pariétale d'un écoulement turbulent excitant une structure navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
+              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514256v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la pression acoustique pariétale d'un écoulement turbulent excitant une structure navale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Grosset</w:t>
+                <w:t xml:space="preserve">Compréhension des phénomènes générateurs du bruit acoustique dans les habitacles automobiles : Identification des sources et simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Pezerat</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514042v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des phénomènes générateurs du bruit acoustique dans les habitacles automobiles : Identification des sources et simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Carpentier</w:t>
+                <w:t xml:space="preserve">Identification of the acoustic wall pressure of a turbulent flow exciting structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514006v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474626v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et séparation de source par Holographie Vibratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Totaro</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISNVH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514118v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force analysis techniques adapted to the identification of parietal pressure fields on car window glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pézerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automotive NVH Comfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separations and identification by Structural Holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Totaro</w:t>
+                <w:t xml:space="preserve">Comprehension of phenomena generating acoustic noise inside the passenger compartment of cars. Sources identification and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNVH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474631v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension of phenomena generating acoustic noise inside the passenger compartment of cars. Sources identification and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Carpentier</w:t>
+                <w:t xml:space="preserve">Localization of a defect in an impacted plate using time-domain nearfield acoustical holography and time evolution of spatial features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Attendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Sound &amp; Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
+              <w:t xml:space="preserve">22th International Congress in Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514262v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of a defect in an impacted plate using time-domain nearfield acoustical holography and time evolution of spatial features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Ross</w:t>
+                <w:t xml:space="preserve">Structural Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Congress in Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514268v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de sources acoustiques par imagerie en écoulement d'eau confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5876,1795 +5900,1795 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des courbes de dispersion des Ondes Acoustiques de Surface (SAW) se propageant dans des multicouches métalliques déposées sur substrat de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yaakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Ben Ghozlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA - VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aircraft engine installation on ground sound pressure levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Léwy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSV22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave Propagation in Functionally Graded Piezoelectric Material Created by Internal Temperature Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hèdi Ben Ghozlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.122-125, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source identification by Vibratory Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOISE AND VIBRATION - EMERGING TECHNOLOGIES (NOVEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation bayésienne appliquée à la méthode d'holographie acoustique de champ proche en temps réel</w:t>
+                <w:t xml:space="preserve">Propagation d'incertitudes en imagerie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, France. Méthodes d'inversion pour l'imagerie acoustique</w:t>
+              <w:t xml:space="preserve">, Apr 2014, France. pp.Méthode d'inversion en imagerie acoustique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038121v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'incertitudes en imagerie acoustique</w:t>
+                <w:t xml:space="preserve">Régularisation bayésienne appliquée à la méthode d'holographie acoustique de champ proche en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, France. pp.Méthode d'inversion en imagerie acoustique</w:t>
+              <w:t xml:space="preserve">, Apr 2014, France. Méthodes d'inversion pour l'imagerie acoustique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038125v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation and Structural Health Monitoring of structural materials by means of nonlinear acoustics and acoustic emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+                <w:t xml:space="preserve">Identification of the rail radiation using beamforming and a 2 D array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811337v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of nonstationary sound fields based on time domain plane wave superposition method</w:t>
+                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Zheng Zhang</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810673v1</w:t>
+                <w:t xml:space="preserve">hal-00811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the rail radiation using beamforming and a 2 D array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+                <w:t xml:space="preserve">Reconstruction of nonstationary sound fields based on time domain plane wave superposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Xing Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810921v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-stationary sources using three imaging techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation and Structural Health Monitoring of structural materials by means of nonlinear acoustics and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bavu</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811000v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the acoustic component in the turbulent boundary layer excitation by the Force Analysis Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenping Bi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographie acoustique de champ proche de sources instationnaires : méthodes fréquentielles et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées spécialisées SFA - AMTA - Applications des Méthodes Temporelles en Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par algorithme génétique de la géométrie d'antenne pour la localisation de sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+                <w:t xml:space="preserve">Contrôle de Santé de Béton Polymère en Fluage par Emission Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Poisson</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542609v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de Santé de Béton Polymère en Fluage par Emission Acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+                <w:t xml:space="preserve">Filtrage optimal, SVD et régularisation en holographie acoustique instantanée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551153v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage optimal, SVD et régularisation en holographie acoustique instantanée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
+                <w:t xml:space="preserve">Optimisation par algorithme génétique de la géométrie d'antenne pour la localisation de sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546821v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time nearfiel acoustic holography: implementation of the direct and inverse impulse responses in the time-wavenumber domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paillasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Sound and Vibration, ICSV15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7674,147 +7698,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7824,159 +7848,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall Pressure Identification by Using the Force Analysis Technique in Automotive, Naval and Aeronautic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flinovia - Flow Induced Noise and Vibration Issues and Aspects II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76780-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7986,730 +8010,730 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuillage par histogramme des maxima locaux pour la détection de contours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sfo-00394777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de contours par filtrage de Canny.</w:t>
+                <w:t xml:space="preserve">Comparaison d'images de contours obtenus par filtrage de Canny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sfo-00394678v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sfo-00394776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'images de contours obtenus par filtrage de Canny.</w:t>
+                <w:t xml:space="preserve">Détection de contours par filtrage de Canny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sfo-00394776v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sfo-00394678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du filtre de Canny à la détection de contours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sfo-00394671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de contours par opérateur de Sobel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sfo-00394666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de contours par opérateur gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sfo-00394187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxima locaux dans les quatre directions du gradient pour la détection de contours.</w:t>
+                <w:t xml:space="preserve">Comparaison d'images de module de gradient pour la détection de contours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sfo-00394682v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sfo-00394773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de contours par opérateur de Roberts.</w:t>
+                <w:t xml:space="preserve">Maxima locaux dans les quatre directions du gradient pour la détection de contours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sfo-00394664v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sfo-00394682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'images de module de gradient pour la détection de contours.</w:t>
+                <w:t xml:space="preserve">Détection de contours par opérateur de Roberts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sfo-00394773v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sfo-00394664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de santé des matériaux hétérogènes par émission acoustique et acoustique non linéaire : discrimination des mécanismes d'endommagement et estimation de la durée de vie restante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Laboratoire d'Acoustique de L'université du Mans, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01079461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8856,51 +8880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosai Raoof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9020149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuai Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02955400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amailland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boucheron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023685" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4998571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khelil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0409-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koutny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Jiricek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brothanek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K37KN71X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimu&#8217;a Muliava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM5R419B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Bi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HJ23WV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chelius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Deniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Grosset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chalopin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fr&#233;chou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000570" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Attendu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ross" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaakoubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Ghozlen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L&#233;wy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#232;di Ben Ghozlen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.057" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zheng Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Xing Bi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76780-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394678v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394671v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394666v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Itare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosai Raoof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9020149" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;zerat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05097914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Serres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Dong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshuai Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02955400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amailland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boucheron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5023685" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Magueresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paillasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4998571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Koutny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Jiricek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brothanek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZKBN74F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khelil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0409-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pascal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K37KN71X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chesnais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2016-01-1799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesnais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N50F2ZP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaimu&#8217;a Muliava" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.07.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM5R419B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecoq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P. Bi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HJ23WV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chelius" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Deniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0924" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0965" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Grosset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chalopin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423477v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fr&#233;chou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000570" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474631v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Attendu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ross" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mounier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaakoubi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Ghozlen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L&#233;wy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02514161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#232;di Ben Ghozlen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038121v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Zheng Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Xing Bi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecoq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Bi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grulier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76780-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394678v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00394664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>