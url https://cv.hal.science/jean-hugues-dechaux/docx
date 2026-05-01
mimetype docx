--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -870,3448 +870,3448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03057979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’individualisme génétique : marché du test génétique, biotechnologies et transhumanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (1), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.601.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02267977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parenté et marché du sperme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de Terrain : le blog de la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/m2mx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03058319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’individualisme génétique : marché du test génétique, biotechnologies et transhumanisme</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Almost Perfect Baby. Genetics, reproduction, and eugenics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gène à l'assaut de la parenté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.35-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01815728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le web affectif. Une économie numérique des émotions de C. Alloing et J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 60 (1), pp.103-115. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, vol. 59, n° 3, p.585-587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le gène à l'assaut de la parenté ?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bébé presque parfait. Génétique, procréation et eugénisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01815742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hypothèse du &amp;quot;bébé sur mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.193-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenté au crible de la génétique : l’offre de services de deux banques de sperme européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procréation à l’heure de la révolution génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 438, pp.114-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les familles homoparentales féminines dans la bio-économie reproductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (3), pp.425-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi donne-t-on naissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, pp.66-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenté et démocratie : quelle régulation publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 126, pp.35-47</w:t>
+              <w:t xml:space="preserve">, 2017, 124, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Almost Perfect Baby. Genetics, reproduction, and eugenics</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenté, &amp;quot;polythéisme des valeurs&amp;quot; et délibération. Variations wébériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books and Ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.23-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le web affectif. Une économie numérique des émotions de C. Alloing et J. Pierre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux mères : familles homoparentales féminines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérylis Darius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Parentés contemporaines, 144-145, pp.123-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer l'émotion à l'analyse sociologique de l'action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre manière de fabriquer de la parenté? Des nouvelles techniques de reproduction à l'utérus artificiel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.150-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacre de l'enfant. Regards sur une passion contemporaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, vol. 59, n° 3, p.585-587</w:t>
+              <w:t xml:space="preserve">, 2014, 55 (3), pp.537-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Un bébé presque parfait. Génétique, procréation et eugénisme</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des frères et sœurs dans la parenté au cours de la vie adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.104-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La parenté au crible de la génétique : l’offre de services de deux banques de sperme européennes</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille à l'heure de l'individualisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15</w:t>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 322, pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’hypothèse du &amp;quot;bébé sur mesure</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;tournant cognitiviste&amp;quot; en sociologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.193-212</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.641-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La procréation à l’heure de la révolution génomique</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l'individualisme ne permet pas de comprendre : le cas de la famille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 438, pp.114-129</w:t>
+              <w:t xml:space="preserve">, 2010, 365, pp.94-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les familles homoparentales féminines dans la bio-économie reproductive</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir en situation : effets de disposition et effets de cadrage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.721-747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et la médiation symbolique entre les hommes. Contribution à un individualisme structurel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.273-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant cognitiviste en sociologie ? Contributions et débats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.641-644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail parental et parenté: parlons-nous de la même chose ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 154, pp.35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes dans les parentèles contemporaines: atouts et contraintes d'une position cenytrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinship Studies: Neoclassicism and New Wave. A Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (Supplement), pp.215-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entraide familiale au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.20-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La germanité comme lien dérivé: présence et influence parentales dans les fratries adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (3), pp.465-485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance fraternelle et ses limites: le soutien moral entre germains adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (1), pp.179-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études sur la parenté: néo-classicisme et nouvelle vague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (3), pp.591-619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entraide familiale: remise en cause d'une vision trop optimiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2897, pp.21-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles dans la pensée économique contemporaine&amp;quot; de N. Postel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (2), pp.387-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argent entre germains adultes: ambivalence, déni et parades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.10-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entraide familiale, indépendance économique et sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 373, pp.3-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germanité et amitié : Trois modèles d'entraide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XLII (129), pp.179 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Elias : une sociologie des processus&amp;quot; de S. Delzescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (1), pp.167-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenté dans les sociétés modernes : un éclairage structural.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 72, pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sibling tie in adulthood : an analysis on the basis of meeting frequency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (supplement), pp.41-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action rationnelle en débat. Sur quelques contributions et réflexions récentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (3), pp.557-581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourir à l'aube du XXIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 102, pp.253-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradoxes of affiliation in the contemporary society.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (2), pp.229-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel âge du mourir : la mort en soi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques (Louvain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (2), pp.79-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort dans les sociétés modernes : la thèse de Norbert Elias à l'épreuve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 51 (1), pp.161-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien de germanité à l'âge adulte : une approche par l'étude des fréquentations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (2), pp.211-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intimisation de la mort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 47 (3), pp.425-436</w:t>
+              <w:t xml:space="preserve">, 2000, 30 (1), pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi donne-t-on naissance ?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux faces de l'individualisme familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359, pp.66-70</w:t>
+              <w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35, pp.11-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...387 lines deleted...]
-                <w:t xml:space="preserve">Le sacre de l'enfant. Regards sur une passion contemporaine.</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens de famille. Sociologie des rapports entre générations&amp;quot; de T. Blöss.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55 (3), pp.537-561</w:t>
+              <w:t xml:space="preserve">, 1999, 40 (3), pp.587-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...2143 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673296v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00673038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les familles entourent leurs morts.</w:t>
               </w:r>
@@ -6350,234 +6350,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de la configuration. Une perspective analytique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Perspectives critiques autour de la notion de champ dans la sociologie bourdieusienne" organisé par TRIANGLE, CNRS et ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour une perspective analytique intentionnaliste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie, RT36 "Théories et paradigmes sociologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holisme des significations et rationalité de l'action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Max Weber et l'éthique économique des religions" organisée par le Pôle international et interdisciplinaire Travail, Espaces et Mondialisation de l'ISH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958477v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00958475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale du colloque.</w:t>
               </w:r>
@@ -6695,165 +6695,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De quelle nature parle-t-on en science sociale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le naturalisme dans les sciences sociales" organisé par le CR26 de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles régulations de la famille et de l'intime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du groupe Genre, LISE, CNRS et CNAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958469v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00958463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée de la mort intime.</w:t>
               </w:r>
@@ -7789,207 +7789,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La société française en tendances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Forsé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Dirn. Presses universitaire de France, pp.368, 1990, Georges Balandier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La société française en tendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, pp.368, 1990, Sociologie d'aujourd'hui, Georges Balandier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368591v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">halshs-00673008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8955,173 +8955,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Famille : que reste-t-il du modèle patriarcal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Galland et B. Roudet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une jeunesse différente? Les valeurs des jeunes Français depuis 30 ans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.148-154, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Registres et exercices de l'autorité dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Hammouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respect ! Autorité et rapports de génération dans les banlieues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Passe du Vent, pp.55-77, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682829v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00958352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle nature parle-t-on en science sociale ?</w:t>
               </w:r>
@@ -9402,277 +9402,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dompnier</w:t>
+                <w:t xml:space="preserve">Devoirs réciproques entre générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.143 - 172, 2009, 9782200243135</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.161 - 164, 2009, 9782200243135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570371v1</w:t>
+                <w:t xml:space="preserve">hal-03572140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuil(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.112-129, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devoirs réciproques entre générations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+                <w:t xml:space="preserve">Famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Jean-François Tchernia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France à travers ses valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.161 - 164, 2009, 9782200243135</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.143 - 172, 2009, 9782200243135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572140v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368609v1</w:t>
+                <w:t xml:space="preserve">hal-03570371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des valeurs dans l’éducation familiale</w:t>
               </w:r>
@@ -9889,173 +9889,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du &amp;quot;biocentrisme&amp;quot; dans les parentèles contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de C. Burton-Jeangros, E. Widmer et C. Lalive d'Epinay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions familiales et constructions de l'intimité. Hommage à Jean Kellerhals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.221-232, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relations de germanité et matrilatéralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de M. Oris, G. Brunet, E. Widmer et A. Bideau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fratries. Une démographie sociale de la germanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.311-335, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368602v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalités et limites de l'entraide familiale</w:t>
               </w:r>
@@ -10323,173 +10323,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mort solitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Chevalier, Jean-Marie Privat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norbert Elias et l'anthropologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.159-168, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mort n'est jamais familière. Propositions pour dépasser le paradigme du déni social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Pennec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vivants et des morts. Des constructions de la "bonne mort".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne occidentale, pp.17-26, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673058v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00673063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutraliser l'effroi. Vers un nouveau régime de deuil.</w:t>
               </w:r>
@@ -10907,51 +10907,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les familles, la mort et le subjectivisme contemporain.</w:t>
+                <w:t xml:space="preserve">La mort dans le nouveau paysage familial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hanus</w:t>
@@ -10964,93 +10964,93 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jésu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Hugues Déchaux, Michel Hanus, Frédéric Jésu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les familles face à la mort. Entre privatisation et resocialisation de la mort.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Esprit du temps, pp.305-329, 1997, Psychologie</w:t>
+              <w:t xml:space="preserve">, L'Esprit du temps, pp.7-18, 1997, Psychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00673089v1</w:t>
+                <w:t xml:space="preserve">halshs-00673087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort dans le nouveau paysage familial.</w:t>
+                <w:t xml:space="preserve">Les familles, la mort et le subjectivisme contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hanus</w:t>
@@ -11063,69 +11063,69 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jésu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Hugues Déchaux, Michel Hanus, Frédéric Jésu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les familles face à la mort. Entre privatisation et resocialisation de la mort.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Esprit du temps, pp.7-18, 1997, Psychologie</w:t>
+              <w:t xml:space="preserve">, L'Esprit du temps, pp.305-329, 1997, Psychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00673087v1</w:t>
+                <w:t xml:space="preserve">halshs-00673089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solidarités familiales.</w:t>
               </w:r>
@@ -12356,1205 +12356,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à M. Young et P. Willmott, Le village dans la ville. Famille et parenté dans l'est londonien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.IX-XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail, anthropologie et politique. Essai sur Rousseau&amp;quot; de D. Faïk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.269-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La cognition au prisme des sciences sociales&amp;quot; sous la direction de B. Lahire et C. Rosental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.749-753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.269-270</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir la société. Le micro et le macro&amp;quot; de P. Moessinger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.760-763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.IX-XX</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une situation d'action? Eléments pour un individualisme cognitif et structurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.760-763</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au fondement des sociétés humaines&amp;quot; de M. Godelier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.645-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cercle de Vienne&amp;quot; de M. Ouelbani.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.486-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.645-648</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La généalogie muette. Résonances autour de la transmission en Sardaigne&amp;quot; de M. Carosso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.446-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.486-491</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoir des enfants en France. Désirs et réalités&amp;quot; de A. Régnier-Loilier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.866-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.446-449</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paternité dans la psychologie primitive&amp;quot; de B. Malinowski.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.624-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.866-870</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matricentrage et gynécentrage. Un regard structural sur les rapports de genre dans les parentèles contemporaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Matricentrage et gynécentrage. Un regard structural sur les rapports de genre dans les parentèles contemporaines.</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de la sociologie de l'action&amp;quot; de A. Ogien et L. Quéré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.181-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La germanité adulte, une relation sous influence parentale. Plaidoyer pour une approche structurale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.624-626</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Elias et la théorie de la civilisation. Lectures et critiques&amp;quot; sous la direction de Y. Bonny et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.195-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.181-184</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des parents comme les autres. Homosexualité et parenté&amp;quot; de A. Cadoret.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.581-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille en Europe&amp;quot; de J. Goody.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.154-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.195-198</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille et ses proches. L'aménagement des territoires&amp;quot; de C. Bonvalet et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.186-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.581-584</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le visage et le nom. Contribution à l'étude des systèmes de parenté&amp;quot; de B. Vernier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.186-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.154-157</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Comte. La politique et la science&amp;quot; de J. Grange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.563-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673504v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00673313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudité et pudeur. Le mythe du processus de civilisation&amp;quot; de H. P. Duerr.</w:t>
               </w:r>
@@ -15118,51 +15118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lombardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0160" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2023.11.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.086.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04067672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m2mx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.601.0103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rylis Darius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Crenner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672888v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672904v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J&#233;su" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donegani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673008v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dirn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fors&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jaslin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05395031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universalis.fr/encyclopedie/edition-du-genome-humain/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958411v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dompnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572140v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574046v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673094v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Bahr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stiehr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958428v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673570v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673574v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673580v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370367v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673554v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673550v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673034v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673281v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673273v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673266v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673258v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673583v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lombardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0160" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615271v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2023.11.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.086.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04067672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Le Pape" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.011.0419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.601.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m2mx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rylis Darius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Crenner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672888v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J&#233;su" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958525v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958469v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958450v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Degenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Donegani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dirn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fors&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jaslin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05395031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universalis.fr/encyclopedie/edition-du-genome-humain/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958411v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002536v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dompnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574046v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368606v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673094v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Bahr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stiehr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088776v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088803v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958428v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673570v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672751v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673580v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673554v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370367v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673550v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673034v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673290v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673286v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673281v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673273v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673266v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673258v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673587v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673583v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>