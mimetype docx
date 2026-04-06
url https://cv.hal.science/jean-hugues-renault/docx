--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -91,14948 +91,14940 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Potential of Water-Insoluble Natural Polymers: Isolation, Characterization, and 2D NMR Quantification of cis -1,4-Poly-β-myrcene in Chios Mastic Gum</w:t>
+                <w:t xml:space="preserve">Metabolome and ( R )-Mellein Production in Neofusicoccum parvum Strains are Differentially Affected by Grapevine Woody Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
+                <w:t xml:space="preserve">Julián Restrepo-Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Mikropoulou</w:t>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
+                <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+                <w:t xml:space="preserve">Jochen Fischer-Schuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Haack</w:t>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (22), pp.13381-13392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c03139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045866v1</w:t>
+                <w:t xml:space="preserve">hal-05126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct oxidative and photosynthetic responses to betulin and betulone in the freshwater microalgae Chlamydomonas reinhardtii</w:t>
+                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Montembault</w:t>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rioult</w:t>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Villaume</w:t>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gaveau</w:t>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 303, pp.119033. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329630v1</w:t>
+                <w:t xml:space="preserve">hal-05580892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated online DPPH-assisted multimodal dereplication workflow for identifying antioxidant compounds in complex mixtures and its application to a supercritical CO2 extract of Makwaen pepper by-product</w:t>
+                <w:t xml:space="preserve">Unlocking the Potential of Water-Insoluble Natural Polymers: Isolation, Characterization, and 2D NMR Quantification of cis -1,4-Poly-β-myrcene in Chios Mastic Gum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Perret</w:t>
+                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahad Ragheed-Georges</w:t>
+                <w:t xml:space="preserve">Eleni Mikropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Remy</w:t>
+                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
+                <w:t xml:space="preserve">Martina Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1757, pp.466172. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329664v1</w:t>
+                <w:t xml:space="preserve">hal-05045866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolome and ( R )-Mellein Production in Neofusicoccum parvum Strains are Differentially Affected by Grapevine Woody Biomass</w:t>
+                <w:t xml:space="preserve">Distinct oxidative and photosynthetic responses to betulin and betulone in the freshwater microalgae Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Restrepo-Leal</w:t>
+                <w:t xml:space="preserve">Anthony Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Remy</w:t>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Fischer-Schuch</w:t>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Borie</w:t>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c03139⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.119033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126196v1</w:t>
+                <w:t xml:space="preserve">hal-05329630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A selective genetic algorithm - PLS-DA approach based on untargeted LC-HRMS: Application to complex biomass samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated online DPPH-assisted multimodal dereplication workflow for identifying antioxidant compounds in complex mixtures and its application to a supercritical CO2 extract of Makwaen pepper by-product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lacoue-Nègre</w:t>
+                <w:t xml:space="preserve">Jérémy Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
+                <w:t xml:space="preserve">Shahad Ragheed-Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Le Masle</w:t>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 261, pp.105381. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1757, pp.466172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996495v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Scalable Enzymatic Production, Structural Elucidation, And Biological Evaluation of Novel Phlorizin Analogues</w:t>
+                <w:t xml:space="preserve">A selective genetic algorithm - PLS-DA approach based on untargeted LC-HRMS: Application to complex biomass samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Minsat</w:t>
+                <w:t xml:space="preserve">Ian Ramtanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueying Li</w:t>
+                <w:t xml:space="preserve">Marion Lacoue-Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Peyrot</w:t>
+                <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Le Masle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (8), pp.e202401498. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.105381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202401498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869885v1</w:t>
+                <w:t xml:space="preserve">hal-04996495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t>
+                <w:t xml:space="preserve">Sustainable and Scalable Enzymatic Production, Structural Elucidation, And Biological Evaluation of Novel Phlorizin Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Remy</w:t>
+                <w:t xml:space="preserve">Laurène Minsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Nicol</w:t>
+                <w:t xml:space="preserve">Cédric Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luminita Duma</w:t>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (8), pp.e202401498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202401498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240023v1</w:t>
+                <w:t xml:space="preserve">hal-04869885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Pseudomonas aeruginosa and Staphylococcus aureus to the airway epithelium oxidative response assessed by a cell-free in vitro assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Petithomme-Nanrocki</w:t>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Nicolau-Guillaumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Borie</w:t>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Séverine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Duma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306259⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679703v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical characterization and biological activities of Stenomesson miniatum bulb extract, a medicinal plant of the Andes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance of Pseudomonas aeruginosa and Staphylococcus aureus to the airway epithelium oxidative response assessed by a cell-free in vitro assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Fimognari</w:t>
+                <w:t xml:space="preserve">Maïwenn Petithomme-Nanrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Nathan Nicolau-Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferruccio Poli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 158 (1), pp.182-189. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0306259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11263504.2023.2293037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338332v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation of ecocatalysts ® —from Invasive Alien Species to sustainable and biosourced glyceryl fatty esters</w:t>
+                <w:t xml:space="preserve">Phytochemical characterization and biological activities of Stenomesson miniatum bulb extract, a medicinal plant of the Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Lasbleiz</w:t>
+                <w:t xml:space="preserve">Mariacaterina Lianza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Carmela Fimognari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferruccio Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.273⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158 (1), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2023.2293037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526959v1</w:t>
+                <w:t xml:space="preserve">hal-04338332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of high molecular-ordered stilbene oligomers for the study of their biological activity: total synthesis, bio-catalyzed synthesis and production by plant systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new generation of ecocatalysts ® —from Invasive Alien Species to sustainable and biosourced glyceryl fatty esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jeandet</w:t>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md. Sahab Uddin</w:t>
+                <w:t xml:space="preserve">Claire M Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jacquard</w:t>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NP00073C⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (S2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616248v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Liquid Chromatography Trapped Ion Mobility Tandem High Resolution Mass Spectrometry and Multivariate Analysis Approach for the Determination of Enzymatic Reactivity Descriptors in Biomass Hydrolysates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of high molecular-ordered stilbene oligomers for the study of their biological activity: total synthesis, bio-catalyzed synthesis and production by plant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Sahab Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464277⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.1045-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NP00073C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290959v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Borie</w:t>
+                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169252v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Combined Liquid Chromatography Trapped Ion Mobility Tandem High Resolution Mass Spectrometry and Multivariate Analysis Approach for the Determination of Enzymatic Reactivity Descriptors in Biomass Hydrolysates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Ramtanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Masle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1706, pp.464277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184375v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumoral Effect of Thymelaea hirsuta L. Extracts in Colorectal Cancer Cells</w:t>
+                <w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iheb Toumi</w:t>
+                <w:t xml:space="preserve">Emmanuel Sursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Yatouji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1871520622666220826095035⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (31), pp.11559-11569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616265v1</w:t>
+                <w:t xml:space="preserve">hal-04169252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versa DB: Assisting 13 C NMR and MS/MS Joint Data Annotation Through On-Demand Databases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anti-tumoral Effect of Thymelaea hirsuta L. Extracts in Colorectal Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iheb Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Yatouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry–Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmtd.202300020⟩</w:t>
+              <w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.687-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1871520622666220826095035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163851v1</w:t>
+                <w:t xml:space="preserve">hal-04616265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Versa DB: Assisting 13 C NMR and MS/MS Joint Data Annotation Through On-Demand Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022008⟩</w:t>
+              <w:t xml:space="preserve">Chemistry–Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e202300020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmtd.202300020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565091v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Biobased Phloretin Analogues: An Access to Antioxidant and Anti-Tyrosinase Compounds for Cosmetic Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10040512⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408325v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of antiparasitic activity of ten European tree bark extracts on Toxoplasma gondii and bioguided identification of triterpenes in Alnus glutinosa barks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Biobased Phloretin Analogues: An Access to Antioxidant and Anti-Tyrosinase Compounds for Cosmetic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Minsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01098-21⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10040512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374475v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of antiparasitic activity of ten European tree bark extracts on Toxoplasma gondii and bioguided identification of triterpenes in Alnus glutinosa barks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Darme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Renard</w:t>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Laurent Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.e01098-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01098-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287272v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing p‐Hydroxycinnamic acids: chemical synthesis, biomass recovery or engineered microbial production?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Flourat</w:t>
+                <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Combes</w:t>
+                <w:t xml:space="preserve">Arnaud Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bailly-Maitre-Grand</w:t>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Magnien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.118-129. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202002141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980663v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Propylene Glycol, 1,3-Propanediol and Glycerin. Comparison of Leontopodium alpinum Cass. (Edelweiss) Extracts as a Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessing p‐Hydroxycinnamic acids: chemical synthesis, biomass recovery or engineered microbial production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Canton</w:t>
+                <w:t xml:space="preserve">Jeanne Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poigny</w:t>
+                <w:t xml:space="preserve">Claire Bailly-Maitre-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Roe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.118-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cosmetics8010010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202002141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126785v1</w:t>
+                <w:t xml:space="preserve">hal-02980663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive lipid profiling of Microchloropsis gaditana by liquid chromatography - (tandem) mass spectrometry: Bead milling and extraction solvent effects</w:t>
+                <w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Propylene Glycol, 1,3-Propanediol and Glycerin. Comparison of Leontopodium alpinum Cass. (Edelweiss) Extracts as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaela Cauchie</w:t>
+                <w:t xml:space="preserve">Marine Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delfau-Bonnet</w:t>
+                <w:t xml:space="preserve">Stéphane Poigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Caulier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Richard Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102388⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics8010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284365v1</w:t>
+                <w:t xml:space="preserve">hal-03126785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Enzyme Membrane Reactor to Intensify the α-O-Glycosylation of Resveratrol Using Cyclodextrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive lipid profiling of Microchloropsis gaditana by liquid chromatography - (tandem) mass spectrometry: Bead milling and extraction solvent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaela Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ioannou</w:t>
+                <w:t xml:space="preserve">Guillaume Delfau-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Barboza</w:t>
+                <w:t xml:space="preserve">Guillaume Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Willig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreïa Texeira</w:t>
+                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14040319⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.102388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190124v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids and their 3-hydroxyalkanoate precursors activate Arabidopsis innate immunity through two independent mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an Enzyme Membrane Reactor to Intensify the α-O-Glycosylation of Resveratrol Using Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Barboza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+                <w:t xml:space="preserve">Gaëlle Willig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Crouzet</w:t>
+                <w:t xml:space="preserve">Thomas Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvin Nickzad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kutschera</w:t>
+                <w:t xml:space="preserve">Andreïa Texeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2101366118⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14040319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356415v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Three Pillars of Natural Product Dereplication. Alkaloids from the Bulbs of Urceolina peruviana (C. Presl) J.F. Macbr. as a Preliminary Test Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariacaterina Lianza</w:t>
+                <w:t xml:space="preserve">Bacterial rhamnolipids and their 3-hydroxyalkanoate precursors activate Arabidopsis innate immunity through two independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+                <w:t xml:space="preserve">Arvin Nickzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Machado Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
+                <w:t xml:space="preserve">Lin-Jie Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kutschera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26030637⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (39), pp.e2101366118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2101366118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126780v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Profile and Antimicrobial Activity of the Fungus-Growing Termite Strain Macrotermes Bellicosus Used in Traditional Medicine in the Republic of Benin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">The Three Pillars of Natural Product Dereplication. Alkaloids from the Bulbs of Urceolina peruviana (C. Presl) J.F. Macbr. as a Preliminary Test Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacaterina Lianza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Machado Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Schubert</w:t>
+                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (21), pp.5015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25215015⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26030637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984802v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot continuous centrifugal liquid-liquid extraction of extra virgin olive oil biophenols and gram-scale recovery of pure oleocanthal, oleacein, MFOA, MFLA and hydroxytyrosol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Profile and Antimicrobial Activity of the Fungus-Growing Termite Strain Macrotermes Bellicosus Used in Traditional Medicine in the Republic of Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Stathopoulos</w:t>
+                <w:t xml:space="preserve">Dima Hammoud Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Tsantila</w:t>
+                <w:t xml:space="preserve">Andreas Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 255, pp.117692. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (21), pp.5015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25215015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934323v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Glycerin: Physical Suppression of Glycerin by Centrifugal Partition Chromatography Combined with Presaturation of Solvent Signals in 13C-Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Roe</w:t>
+                <w:t xml:space="preserve">Pilot continuous centrifugal liquid-liquid extraction of extra virgin olive oil biophenols and gram-scale recovery of pure oleocanthal, oleacein, MFOA, MFLA and hydroxytyrosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brunel</w:t>
+                <w:t xml:space="preserve">Lemonia Antoniadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Stathopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Tsantila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25215061⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.117692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191067v1</w:t>
+                <w:t xml:space="preserve">hal-02934323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple solvent signal presaturation and decoupling artifact removal in 13C{1H} nuclear magnetic resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Glycerin: Physical Suppression of Glycerin by Centrifugal Partition Chromatography Combined with Presaturation of Solvent Signals in 13C-Nuclear Magnetic Resonance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/mr-1-155-2020⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (21), pp.5061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25215061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900066v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)-γ-hydroxymethyl-α,β-butenolide (aka HBO), a Valuable Chiral Synthon: Syntheses, Reactivity and Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multiple solvent signal presaturation and decoupling artifact removal in 13C{1H} nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00468⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/mr-1-155-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400639v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro and In Vivo Activity of Anogeissus leiocarpa Bark Extract and Isolated Metabolites against Toxoplasma gondii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(S)-γ-hydroxymethyl-α,β-butenolide (aka HBO), a Valuable Chiral Synthon: Syntheses, Reactivity and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1088-8449⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.615-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498431v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">In Vitro and In Vivo Activity of Anogeissus leiocarpa Bark Extract and Isolated Metabolites against Toxoplasma gondii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), pp.111. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (4), pp.294-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1088-8449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507587v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
+                <w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mcalpine</w:t>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Appendino</w:t>
+                <w:t xml:space="preserve">Émilie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521958v1</w:t>
+                <w:t xml:space="preserve">hal-02507587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James B. Mcalpine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrei Kutateladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995061v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Metabolite Identification in Natural Product Research: Toward an Ideal Combination of Liquid Chromatography–High-Resolution Tandem Mass Spectrometry and NMR Profiling, in Silico Databases, and Chemometrics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James B. Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (1), pp.704-742. </w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992885v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Total Synthesis of (β-5)-(β-O-4) Dihydroxytrimer and Dihydrotrimer of Coniferyl Alcohol (G): Advanced Lignin Model Compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating Metabolite Identification in Natural Product Research: Toward an Ideal Combination of Liquid Chromatography–High-Resolution Tandem Mass Spectrometry and NMR Profiling, in Silico Databases, and Chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien a M Peru</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin van Der Hooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Allais</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00842⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (1), pp.704-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400612v1</w:t>
+                <w:t xml:space="preserve">hal-01992885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of New Inhibitors of Toxoplasma gondii via the Pathogen Box</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">First Total Synthesis of (β-5)-(β-O-4) Dihydroxytrimer and Dihydrotrimer of Coniferyl Alcohol (G): Advanced Lignin Model Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien a M Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01640-17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01995050v1</w:t>
+                <w:t xml:space="preserve">hal-02400612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABA and GABA-Alanine from the Red Microalgae Rhodosorus marinus Exhibit a Significant Neuro-Soothing Activity through Inhibition of Neuro-Inflammation Mediators and Positive Regulation of TRPV1-Related Skin Sensitization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Discovery of New Inhibitors of Toxoplasma gondii via the Pathogen Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey de Bizemont</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md16030096⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (2), pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01640-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904945v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new bis-iridoids isolated from Scabiosa stellata and their antibacterial, antioxidant, anti-tyrosinase and cytotoxic activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GABA and GABA-Alanine from the Red Microalgae Rhodosorus marinus Exhibit a Significant Neuro-Soothing Activity through Inhibition of Neuro-Inflammation Mediators and Positive Regulation of TRPV1-Related Skin Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Scandolera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Lehbili</w:t>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Carole Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kabouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+                <w:t xml:space="preserve">Audrey de Bizemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 125, pp.41 - 48. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2017.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md16030096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351296v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic Synthesis of Resveratrol α-Glycosides from β-Cyclodextrin-Resveratrol Complex in Water</w:t>
+                <w:t xml:space="preserve">Two new bis-iridoids isolated from Scabiosa stellata and their antibacterial, antioxidant, anti-tyrosinase and cytotoxic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Willig</w:t>
+                <w:t xml:space="preserve">Meryem Lehbili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Teixeira</w:t>
+                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Gazaneo Barboza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Kotland</w:t>
+                <w:t xml:space="preserve">Ahmed Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00176⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.41 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963641v1</w:t>
+                <w:t xml:space="preserve">hal-03351296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic Synthesis of Resveratrol α-Glycosides from β-Cyclodextrin-Resveratrol Complex in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Willig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+                <w:t xml:space="preserve">Andreia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">Eduardo Gazaneo Barboza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.5370-5380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266305v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced NMR-Based Structural Investigation of Glucosinolates and Desulfoglucosinolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina de Nicola</w:t>
+                <w:t xml:space="preserve">Sandrine Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Iori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427-428, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904948v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of HMBC Correlation Networks: A Novel NMR-based Contribution to Metabolite Mixture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 58 (2), pp.262-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided Dereplication and Structure Elucidation of Natural Products at the University of Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Bakiri</w:t>
+                <w:t xml:space="preserve">Advanced NMR-Based Structural Investigation of Glucosinolates and Desulfoglucosinolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Plainchont</w:t>
+                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Gina de Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.201700027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (2), pp.323 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904951v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided 13 C NMR Chemical Profiling of Crude Natural Extracts without Fractionation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Computer-aided Dereplication and Structure Elucidation of Natural Products at the University of Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Plainchont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b01063⟩</w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (10), pp.1700027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201700027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904954v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schinus terebinthifolius countercurrent chromatography (Part III): Method transfer from small countercurrent chromatography column to preparative centrifugal partition chromatography ones as a part of method development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Computer-Aided 13 C NMR Chemical Profiling of Crude Natural Extracts without Fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Kotland</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hewitson</w:t>
+                <w:t xml:space="preserve">Sylvie Lanthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.11.051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (5), pp.1387 - 1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b01063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01995035v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t>
+                <w:t xml:space="preserve">Schinus terebinthifolius countercurrent chromatography (Part III): Method transfer from small countercurrent chromatography column to preparative centrifugal partition chromatography ones as a part of method development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Fernanda das Neves Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Forni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+                <w:t xml:space="preserve">Peter Hewitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1513, pp.78-83. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 1487 (11), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.11.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608841v1</w:t>
+                <w:t xml:space="preserve">hal-01995035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of Labruscol, a New Resveratrol Dimer Produced by Grapevine Cell Suspensions, on Human Skin Melanoma Cancer Cell Line HT-144</w:t>
+                <w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Nivelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Courot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Luciano Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22111940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1513, pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181902v1</w:t>
+                <w:t xml:space="preserve">hal-01608841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Cancer Activity of Resveratrol and Derivatives Produced by Grapevine Cell Suspensions in a 14 L Stirred Bioreactor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Cytotoxicity of Labruscol, a New Resveratrol Dimer Produced by Grapevine Cell Suspensions, on Human Skin Melanoma Cancer Cell Line HT-144</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Nivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziz Aziz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 22 (3), pp.474. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 22 (11), pp.1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22111940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22030474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555716v1</w:t>
+                <w:t xml:space="preserve">hal-02181902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated process for the recovery of high added-value compounds from olive oil using solid support free liquid-liquid extraction and chromatography techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+                <w:t xml:space="preserve">Anti-Cancer Activity of Resveratrol and Derivatives Produced by Grapevine Cell Suspensions in a 14 L Stirred Bioreactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
+                <w:t xml:space="preserve">Eric Courot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1491, pp.126-136. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995040v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereplication strategies in natural product research: How many tools and methodologies behind the same concept?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrated process for the recovery of high added-value compounds from olive oil using solid support free liquid-liquid extraction and chromatography techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nektarios Aligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Nikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-015-9448-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1491, pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904964v1</w:t>
+                <w:t xml:space="preserve">hal-01995040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of alkaloids from Catharanthus roseus by pH-zone refining centrifugal partition chromatography: process intensification and scale up</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dereplication strategies in natural product research: How many tools and methodologies behind the same concept?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1596139⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.55 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-015-9448-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660234v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of pesticides from wastewater by ion pair Centrifugal Partition Extraction using betaine-derived ionic liquids as extractants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification of alkaloids from Catharanthus roseus by pH-zone refining centrifugal partition chromatography: process intensification and scale up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick de Gaetano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Jm Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminou Mohamadou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+                <w:t xml:space="preserve">G Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Plantier-Royon</w:t>
+                <w:t xml:space="preserve">C Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 285, pp.596 - 604. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889373v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity-guided identification of antimicrobial metabolites in Alnus glutinosa bark and optimization of oregonin purification by Centrifugal Partition Chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Removal of pesticides from wastewater by ion pair Centrifugal Partition Extraction using betaine-derived ionic liquids as extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick de Gaetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminou Mohamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Plantier-Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.07.021⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 285, pp.596 - 604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904982v1</w:t>
+                <w:t xml:space="preserve">hal-01889373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Guided Isolation of Methanol-Soluble Metabolites of Common Spruce (Picea abies) Bark by-Products and Investigation of Their Dermo-Cosmetic Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bioactivity-guided identification of antimicrobial metabolites in Alnus glutinosa bark and optimization of oregonin purification by Centrifugal Partition Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolis Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amin Abedini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1029-1030, pp.121 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21111586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904974v1</w:t>
+                <w:t xml:space="preserve">hal-01904982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial case study on alkaloids purification by pH-zone refining centrifugal partition chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Kotland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1474, pp.59 - 70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Dermo-Cosmetic Evaluation of Bark Extracts from Common Temperate Trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Bio-Guided Isolation of Methanol-Soluble Metabolites of Common Spruce (Picea abies) Bark by-Products and Investigation of Their Dermo-Cosmetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nektarios Aligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozalia Michalea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-110180⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (11), pp.1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21111586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904993v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 C NMR and LC-MS Profiling of Stilbenes from Elicited Grapevine Hairy Root Cultures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">In Vitro Dermo-Cosmetic Evaluation of Bark Extracts from Common Temperate Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Lequart-Pillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Borie</w:t>
+                <w:t xml:space="preserve">Ali Aligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+                <w:t xml:space="preserve">Michalea Rosalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79 (11), pp.2846 - 2855. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (15), pp.1351 - 1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-110180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904968v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pH-zone refining countercurrent chromatography: A dynamic approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">13 C NMR and LC-MS Profiling of Stilbenes from Elicited Grapevine Hairy Root Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Marchal</w:t>
+                <w:t xml:space="preserve">Leo-Paul Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lequart-Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (11), pp.2846 - 2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994995v1</w:t>
+                <w:t xml:space="preserve">hal-01904968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of neutral and acidic triterpenes from Mastic gum using Centrifugal Partition Chromatography (CPC) and Supercritical Fluid Chromatography (SFC-CO2)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modern Separation Techniques for the Isolation of Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (16)</w:t>
+              <w:t xml:space="preserve">, 2015, 81 (17), pp.1569-1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995004v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Complementarity between Dereplication and Computer-Assisted Structure Elucidation for the Chemical Profiling of Natural Cosmetic Ingredients: Tephrosia purpurea as a Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Isolation of Flavonoids and Triterpenoids from the Fruits of Alphitonia Neocaledonica and Evaluation of their Anti-oxidant, Anti-tyrosinase and Cytotoxic Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bobichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.2545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994996v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimally sized centrifugal partition chromatography columns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Intensified separation of steviol glycosides from a crude aqueous extract of &amp;lt;em&amp;gt;Stevia rebaudiana&amp;lt;/em&amp;gt; leaves using centrifugal Partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Joël Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbet Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.043⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (17), pp.1614-1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1545840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935725v1</w:t>
+                <w:t xml:space="preserve">hal-02630678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified separation of steviol glycosides from a crude aqueous extract of &amp;lt;em&amp;gt;Stevia rebaudiana&amp;lt;/em&amp;gt; leaves using centrifugal Partition chromatography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Modeling pH-zone refining countercurrent chromatography: A dynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Barbet Massin</w:t>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1391, pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1545840⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630678v1</w:t>
+                <w:t xml:space="preserve">hal-01994995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Separation Techniques for the Isolation of Natural Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Separation of neutral and acidic triterpenes from Mastic gum using Centrifugal Partition Chromatography (CPC) and Supercritical Fluid Chromatography (SFC-CO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Laskari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (17), pp.1569-1569</w:t>
+              <w:t xml:space="preserve">, 2015, 81 (16)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995002v1</w:t>
+                <w:t xml:space="preserve">hal-01995004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Flavonoids and Triterpenoids from the Fruits of Alphitonia Neocaledonica and Evaluation of their Anti-oxidant, Anti-tyrosinase and Cytotoxic Activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Exploiting the Complementarity between Dereplication and Computer-Assisted Structure Elucidation for the Chemical Profiling of Natural Cosmetic Ingredients: Tephrosia purpurea as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bobichon</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Purson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (7), pp.1609-1617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01994982v1</w:t>
+                <w:t xml:space="preserve">hal-01994996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Identification of Radical Scavengers from Securigera varia by Combining 13C-NMR-Based Dereplication to Bioactivity-Guided Fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Methodology for optimally sized centrifugal partition chromatography columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Janin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (8), pp.14970-14984. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1388, pp.174 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules200814970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995000v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereplication of depsides from the lichen Pseudevernia furfuracea by centrifugal partition chromatography combined to 13C nuclear magnetic resonance pattern recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Fast Identification of Radical Scavengers from Securigera varia by Combining 13C-NMR-Based Dereplication to Bioactivity-Guided Fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Sientzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith M. Rollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 846, pp.60-67. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (8), pp.14970-14984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules200814970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968801v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of antibiotics from the biocontrol agent Streptomyces anulatus S37 by centrifugal partition chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical characterization of natural cosmetic ingredients: New insights on identification strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couillerot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léa Gandner</w:t>
+                <w:t xml:space="preserve">Sarah K. Oettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFSCC Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968781v1</w:t>
+                <w:t xml:space="preserve">hal-01994972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of natural cosmetic ingredients: New insights on identification strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Dereplication of depsides from the lichen Pseudevernia furfuracea by centrifugal partition chromatography combined to 13C nuclear magnetic resonance pattern recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah K. Oettl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Stuppner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah K. Oettl</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M. Rollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 846, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994972v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel solvent system compositions for protected synthetic peptide purification by centrifugal partition chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification of antibiotics from the biocontrol agent Streptomyces anulatus S37 by centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Amarouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luciano Forni</w:t>
+                <w:t xml:space="preserve">Souad Loqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Butte</w:t>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Edwards</w:t>
+                <w:t xml:space="preserve">Léa Gandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 944, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2013.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968791v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Natural Metabolites in Mixture: A Pattern Recognition Strategy Based on 13 C NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Reynaud</w:t>
+                <w:t xml:space="preserve">Two novel solvent system compositions for protected synthetic peptide purification by centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Butte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1337, pp.155-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac403223f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968799v1</w:t>
+                <w:t xml:space="preserve">hal-01968791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biphasic solvent system based on cyclopentyl methyl ether for the purification of a non-polar synthetic peptide by pH-zone refining centrifugal partition chromatography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Identification of Natural Metabolites in Mixture: A Pattern Recognition Strategy Based on 13 C NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Purson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luciano Forni</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300971⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (6), pp.2955-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac403223f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123362v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal partition extraction in the pH-zone-refining displacement mode: An efficient strategy for the screening and isolation of biologically active phenolic compounds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New biphasic solvent system based on cyclopentyl methyl ether for the purification of a non-polar synthetic peptide by pH-zone refining centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (11), pp.1222-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968748v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient elution method in centrifugal partition chromatography for the separation of a complex sophorolipid mixture obtained from Candida bombicola yeasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Centrifugal partition extraction in the pH-zone-refining displacement mode: An efficient strategy for the screening and isolation of biologically active phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (8), pp.1362-1369</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 937, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968741v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of a modified cyclosporine A by co-current centrifugal partition chromatography: Process development and intensification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Mcgarrity</w:t>
+                <w:t xml:space="preserve">Gradient elution method in centrifugal partition chromatography for the separation of a complex sophorolipid mixture obtained from Candida bombicola yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (8), pp.1362-1369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01935738v1</w:t>
+                <w:t xml:space="preserve">hal-01968741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and selective fractionation of an antihypertensive peptide from an alfalfa white proteins hydrolysate by mixed ion-exchange centrifugal partition chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+                <w:t xml:space="preserve">Purification of a modified cyclosporine A by co-current centrifugal partition chromatography: Process development and intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Kapel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivan Marc</w:t>
+                <w:t xml:space="preserve">John Mcgarrity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.07.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1311, pp.72 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777702v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for microbial glycolipid fractionation and purification processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Concentration and selective fractionation of an antihypertensive peptide from an alfalfa white proteins hydrolysate by mixed ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Plé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Nuissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imane Hadef</w:t>
+                <w:t xml:space="preserve">Ivan Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 905, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968714v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New perspectives for microbial glycolipid fractionation and purification processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18, pp.S29-S57</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.18-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968727v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong ion exchange in centrifugal partition extraction (SIX-CPE): Effect of partition cell design and dimensions on purification process efficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral Abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.S29-S57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968718v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhamnolipids Elicit Defense Responses and Induce Disease Resistance against Biotrophic, Hemibiotrophic, and Necrotrophic Pathogens That Require Different Signaling Pathways in Arabidopsis and Highlight a Central Role for Salicylic Acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+                <w:t xml:space="preserve">Strong ion exchange in centrifugal partition extraction (SIX-CPE): Effect of partition cell design and dimensions on purification process efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Courteaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Alain Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1247, pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.201913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968723v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhamnolipids Elicit Defense Responses and Induce Disease Resistance against Biotrophic, Hemibiotrophic, and Necrotrophic Pathogens That Require Different Signaling Pathways in Arabidopsis and Highlight a Central Role for Salicylic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Lameiras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Quattrini</w:t>
+                <w:t xml:space="preserve">Barbara Courteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (3), pp.1630-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.201913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968716v1</w:t>
+                <w:t xml:space="preserve">hal-01968723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stimulating adventure of KRN 7000.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Banchet-Cadeddu</w:t>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hénon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Monneaux</w:t>
+                <w:t xml:space="preserve">Francesca Quattrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1236, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ob00975j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579731v1</w:t>
+                <w:t xml:space="preserve">hal-01968716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the NEO strategy (Nucleophilic addition/Epoxide Opening) for the synthesis of a new C-galactoside ester analogue of KRN 7000.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">The stimulating adventure of KRN 7000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Banchet-Cadeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Parietti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Monneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.02.044⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.3080-3104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00975j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579736v1</w:t>
+                <w:t xml:space="preserve">hal-00579731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+                <w:t xml:space="preserve">Use of the NEO strategy (Nucleophilic addition/Epoxide Opening) for the synthesis of a new C-galactoside ester analogue of KRN 7000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banchet-Cadeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Richard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Guillarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Monneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (8), pp.2510-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646197v1</w:t>
+                <w:t xml:space="preserve">hal-00579736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified extraction of ionized natural products by ion pair centrifugal partition extraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.06.018⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (9), pp.15 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935752v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a specific lignin model: gamma-oxidation and how it influences the hydrolysis efficiency of alcohol-aldehyde dehydrogenation copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent F. Bouxin</w:t>
+                <w:t xml:space="preserve">Intensified extraction of ionized natural products by ion pair centrifugal partition extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamila Hadj-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.02.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1218 (31), pp.5254 - 5262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000537v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+                <w:t xml:space="preserve">Study of a specific lignin model: gamma-oxidation and how it influences the hydrolysis efficiency of alcohol-aldehyde dehydrogenation copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent F. Bouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Jean-Hugues J.-H. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (10), pp.5567-5573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.02.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618281v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidolysis of a lignin model: Investigation of heterogeneous catalysis using Montmorillonite clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouxin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (2), pp.736-744. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195444v1</w:t>
+                <w:t xml:space="preserve">hal-00618281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine.</w:t>
+                <w:t xml:space="preserve">Acidolysis of a lignin model: Investigation of heterogeneous catalysis using Montmorillonite clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varnier Al</w:t>
+                <w:t xml:space="preserve">Florent Bouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (2), pp.736-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415108v1</w:t>
+                <w:t xml:space="preserve">hal-01195444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Varnier Al</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lafosse</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.178-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968224v1</w:t>
+                <w:t xml:space="preserve">hal-00415108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Varnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+                <w:t xml:space="preserve">Benoît Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Vatsa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angela Garcia-Brugger</w:t>
+                <w:t xml:space="preserve">Michel Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (11), pp.1801-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200800651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01911.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666434v1</w:t>
+                <w:t xml:space="preserve">hal-01968224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative purification of antiamyloidogenic stilbenoids from Vitis vinifera (Chardonnay) stems by centrifugal partition chromatography</w:t>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zga</w:t>
+                <w:t xml:space="preserve">Anne-Lise Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Papastamoulis</w:t>
+                <w:t xml:space="preserve">Parul Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Toribio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.C. Delaunay</w:t>
+                <w:t xml:space="preserve">Angela Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.178-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01911.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968690v1</w:t>
+                <w:t xml:space="preserve">hal-02666434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs confering resistance to Botrytis cinerea in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparative purification of antiamyloidogenic stilbenoids from Vitis vinifera (Chardonnay) stems by centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Varnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
+                <w:t xml:space="preserve">Y. Papastamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32, pp.178-193</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (10), pp.1000-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367324v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs confering resistance to Botrytis cinerea in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Pinel</w:t>
+                <w:t xml:space="preserve">A.L. Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.178-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968215v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative isolation of huperzines A and B from Huperzia serrata by displacement centrifugal partition chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Toribio</w:t>
+                <w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jh Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eldra Delannay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Richard</w:t>
+                <w:t xml:space="preserve">L Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Zèches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">B Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (09), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135672v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous presence of unsatuation and long alkyl chain at P'1 of ilomastat confers selectivity for gelatinase A (MMP-2) over gelatinase B (MMP-9= inhibition as shown by molecular modelling studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Denhez</w:t>
+                <w:t xml:space="preserve">Preparative isolation of huperzines A and B from Huperzia serrata by displacement centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haquima El Mourabit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alix Toribio</w:t>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dassonville</w:t>
+                <w:t xml:space="preserve">Monique Zèches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15, pp.4753-4766</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1140, pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157962v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale isolation of anthocyanins from grapevine by strong ion-exchange centrifugal partition chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Simultaneous presence of unsatuation and long alkyl chain at P'1 of ilomastat confers selectivity for gelatinase A (MMP-2) over gelatinase B (MMP-9= inhibition as shown by molecular modelling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Moroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haquima El Mourabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Richard</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.247</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.4753-4766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140236v1</w:t>
+                <w:t xml:space="preserve">hal-00157962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of the Main Ginsenosides from a French Crop of Panax Quinquefolium L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Zeches-Hanrot</w:t>
+                <w:t xml:space="preserve">Large-scale isolation of anthocyanins from grapevine by strong ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zèches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968159v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography, a semi-continuous development mode for routine laboratory-scale purifications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Purification of the Main Ginsenosides from a French Crop of Panax Quinquefolium L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Men-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
+                <w:t xml:space="preserve">P. Thepenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zeches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.05.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (8), pp.1655-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826079508009302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968206v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Xanthohumol from Humulus lupulus by Centrifugal Partition Chromatography Using an Original Acetone Based Solvent Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐hugues Renault</w:t>
+                <w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography, a semi-continuous development mode for routine laboratory-scale purifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Voutquenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Zeches‐hanrot</w:t>
+                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826070500509330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1127 (1-2), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968203v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of the Two Major Anthocyanins from Champagne Vintage By-Products by Gradient Elution Centrifugal Partition Chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Purification of Xanthohumol from Humulus lupulus by Centrifugal Partition Chromatography Using an Original Acetone Based Solvent Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Zeches-Hanrot</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Foucault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Voutquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zeches‐hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (8), pp.1663-1670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826079508009303⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826070500509330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968160v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative purification of Stilbenoids from Vitis vinifera (cv Chardonnay) by centrifugal partition chromatography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Separation of the Two Major Anthocyanins from Champagne Vintage By-Products by Gradient Elution Centrifugal Partition Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thepenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zeches-Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (8), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826079508009303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140233v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel seco-dibenzopyrrocoline alkaloid from Cryptocarya oubachensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Preparative purification of Stilbenoids from Vitis vinifera (cv Chardonnay) by centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Papastamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol061435f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00134116v1</w:t>
+                <w:t xml:space="preserve">hal-00140233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitron 25, a Multi‐Purpose Industrial Centrifugal Partition Chromatograph: Rotor Design and Preliminary Results on Efficiency and Stationary Phase Retention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Margraff</w:t>
+                <w:t xml:space="preserve">Novel seco-dibenzopyrrocoline alkaloid from Cryptocarya oubachensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Intes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐hugues Renault</w:t>
+                <w:t xml:space="preserve">Aurélie Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.3825-3828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol061435f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968202v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Rosmarinic Acid by Strong Ion‐Exchange Centrifugal Partition Chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Partitron 25, a Multi‐Purpose Industrial Centrifugal Partition Chromatograph: Rotor Design and Preliminary Results on Efficiency and Stationary Phase Retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Margraff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Intes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 28 (12-13), pp.1947-1957. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 28 (12-13), pp.1893-1902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968200v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-Exchange Displacement Centrifugal Partition Chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+                <w:t xml:space="preserve">Purification of Rosmarinic Acid by Strong Ion‐Exchange Centrifugal Partition Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zeches‐hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (12-13), pp.1947-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/JLC-200063599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac049499w⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01968198v1</w:t>
+                <w:t xml:space="preserve">hal-01968200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational improvement of centrifugal partition chromatographic settings for the production of 5-n-alkylresorcinols from wheat bran lipid extract</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Anion-Exchange Displacement Centrifugal Partition Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Margraff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (21), pp.6179-6186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac049499w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00879-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01935758v1</w:t>
+                <w:t xml:space="preserve">hal-01968198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of low-molecular-mass heparin by centrifugal partition chromatography in the ion-exchange displacement mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Rational improvement of centrifugal partition chromatographic settings for the production of 5-n-alkylresorcinols from wheat bran lipid extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Intes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 918 (1), pp.47-57. </w:t>
+              <w:t xml:space="preserve">, 2003, 1005 (1-2), pp.51 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0021-9673(01)00743-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00879-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968185v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of indole alkaloids from Catharanthus roseus by centrifugal partition chromatography in the pH-zone refining mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fractionation of low-molecular-mass heparin by centrifugal partition chromatography in the ion-exchange displacement mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Intes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zèches-Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 849 (2), pp.421-431. </w:t>
+              <w:t xml:space="preserve">, 2001, 918 (1), pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(99)00495-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0021-9673(01)00743-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968172v1</w:t>
+                <w:t xml:space="preserve">hal-01968185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative separation of anthocyanins by gradient elution centrifugal partition chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Isolation of indole alkaloids from Catharanthus roseus by centrifugal partition chromatography in the pH-zone refining mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Crouérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thépenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thépenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Durand</w:t>
+                <w:t xml:space="preserve">Monique Zèches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 763 (1-2), pp.345-352</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 849 (2), pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(99)00495-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968169v1</w:t>
+                <w:t xml:space="preserve">hal-01968172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic resonance monitoring of centrifugal partition chromatography in pH-zone-refining mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manfred Spraul</w:t>
+                <w:t xml:space="preserve">Preparative separation of anthocyanins by gradient elution centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thépenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Braumann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Zéches-Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisette Le Men-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 766 (1-2), pp.255-260. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 763 (1-2), pp.345-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968171v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dammarane saponins from Zizyphus lotus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15040,51 +15032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thepenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 44 (7), pp.1321-1327. </w:t>
@@ -15110,53 +15102,195 @@
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear magnetic resonance monitoring of centrifugal partition chromatography in pH-zone-refining mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Spraul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Braumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thépenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 766 (1-2), pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(96)01038-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId508"/>
+      <w:footerReference w:type="default" r:id="rId513"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15303,51 +15437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montembault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Ragheed-Georges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Restrepo-Leal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer-Schuch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c03139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996495v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ramtanon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Masle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Minsat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202401498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04679703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Petithomme-Nanrocki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nicolau-Guillaumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306259" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04338332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacaterina Lianza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Fimognari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Poli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2023.2293037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Grison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.273" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sahab Uddin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NP00073C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04290959v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Toumi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yatouji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520622666220826095035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-QBRVGTDH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202300020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10040512" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01098-21" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Cauchie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delfau-Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102388" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03190124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barboza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;a Texeira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040319" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Nickzad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Jie Shu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kutschera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101366118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26030637" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hammoud Mahdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Antoniadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stathopoulos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsantila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117692" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-155-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02498431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1088-8449" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Der Hooft" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995050v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01640-17" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lambert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Bizemont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16030096" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963641v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gazaneo Barboza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00176" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina de Nicola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00776" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00653" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904951v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente de Paulo Emerenciano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904954v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lanthony" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01063" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995035v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda das Neves Costa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hewitson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQX9B9F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181902v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nivelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111940" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555716v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030474" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995040v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamzaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Aligiannis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nikou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.02.046" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9448-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660234v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chollet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kotland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Autret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Calmels" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596139" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Gaetano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Mohamadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.10.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904982v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.07.021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT4ZBPRH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904974v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozalia Michalea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111586" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935722v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Diard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Autret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Meucci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.10.039" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT6JKDJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904993v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aligiannis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalea Rosalia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-110180" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Tisserant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00608" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994995v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.03.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M49KN8DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995004v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamzaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Angelis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laskari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termentzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994996v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Purson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935725v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BK312VN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630678v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1545840" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994982v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Muhammad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bobichon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2545" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKM1TZ95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995000v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Janin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814970" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968801v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Oettl" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.07.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968781v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couillerot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gandner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.11.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994972v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968791v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Butte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Edwards" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968799v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403223f" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123362v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300971" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968748v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935738v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgarrity" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.053" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXH3NKVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777702v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.07.034" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW53MSZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Nuissier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968727v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968718v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.05.046" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PGF6T5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968723v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kauffmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.201913" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579731v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banchet-Cadeddu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monneaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00975j" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579736v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.02.044" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MJHFV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935752v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Hadj-Salem" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.06.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DWN7G42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000537v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Bouxin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues J.-H. Renault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.103" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-491X4B6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195444v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouxin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.037" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5QHWZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415108v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varnier Al" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vatsa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Brugger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666434v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Varnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01911.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968690v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zga" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papastamoulis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toribio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delaunay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367324v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Varnier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135672v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157962v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Moroy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haquima El Mourabit" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140236v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968159v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Men-Olivier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thepenier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079508009302" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968203v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Renault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches&#8208;hanrot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070500509330" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079508009303" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140233v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papastamoulis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134116v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonfils" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061435f" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968202v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Margraff" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Intes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968200v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JLC-200063599" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968198v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049499w" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58GRXZQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935758v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00879-3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR0578VG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968185v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinquin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches-Hanrot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)00743-9" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX5DKZSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968172v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Crou&#233;rour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;penier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)00495-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8V7CTJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968169v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#233;ches-Hanrot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Le Men-Olivier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968171v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Spraul" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Braumann" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(96)01038-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKT6D2P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968167v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghedira" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thepenier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(96)00721-2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AC4B0BB5AA312FA4EBC828F28142D0E9E405ED3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Restrepo-Leal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer-Schuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c03139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montembault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Ragheed-Georges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996495v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ramtanon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Masle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105381" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Minsat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202401498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04679703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Petithomme-Nanrocki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nicolau-Guillaumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04338332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacaterina Lianza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Fimognari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Poli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2023.2293037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Grison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sahab Uddin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NP00073C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04290959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464277" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Toumi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yatouji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520622666220826095035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-QBRVGTDH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202300020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10040512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01098-21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Cauchie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delfau-Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102388" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03190124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barboza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;a Texeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Nickzad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Jie Shu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kutschera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101366118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26030637" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hammoud Mahdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Antoniadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stathopoulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsantila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117692" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900066v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-155-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02498431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1088-8449" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992885v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Der Hooft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01640-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lambert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Bizemont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16030096" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gazaneo Barboza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00176" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692926v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reynaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00653" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina de Nicola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00776" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente de Paulo Emerenciano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904954v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lanthony" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01063" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda das Neves Costa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hewitson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.051" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQX9B9F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nivelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111940" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030474" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamzaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Aligiannis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nikou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.02.046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9448-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660234v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chollet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kotland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Autret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Calmels" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596139" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889373v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Gaetano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Mohamadou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.10.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904982v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.07.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT4ZBPRH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Diard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Autret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Meucci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.10.039" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT6JKDJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozalia Michalea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111586" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aligiannis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalea Rosalia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-110180" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904968v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Tisserant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00608" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995002v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994982v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Muhammad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bobichon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2545" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKM1TZ95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1545840" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994995v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.03.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M49KN8DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995004v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamzaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Angelis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laskari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termentzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Purson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935725v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.043" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BK312VN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Janin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814970" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994972v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Oettl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968801v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.07.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couillerot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gandner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.11.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968791v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Butte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Edwards" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403223f" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300971" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968748v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgarrity" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.053" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXH3NKVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777702v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.07.034" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW53MSZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968714v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Nuissier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968727v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.05.046" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PGF6T5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968723v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kauffmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.201913" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579731v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banchet-Cadeddu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monneaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00975j" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579736v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.02.044" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MJHFV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Hadj-Salem" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.06.018" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DWN7G42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000537v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Bouxin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues J.-H. Renault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-491X4B6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195444v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouxin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.037" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5QHWZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415108v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varnier Al" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vatsa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Brugger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666434v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Varnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01911.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968690v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zga" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papastamoulis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toribio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delaunay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367324v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Varnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135672v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157962v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Moroy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haquima El Mourabit" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140236v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968159v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Men-Olivier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thepenier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079508009302" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968203v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Renault" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches&#8208;hanrot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070500509330" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968160v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079508009303" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140233v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papastamoulis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134116v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonfils" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061435f" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968202v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Margraff" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Intes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968200v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JLC-200063599" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049499w" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58GRXZQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935758v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00879-3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR0578VG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968185v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinquin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches-Hanrot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)00743-9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX5DKZSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968172v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Crou&#233;rour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;penier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)00495-1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8V7CTJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968169v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#233;ches-Hanrot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Le Men-Olivier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durand" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968167v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghedira" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thepenier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(96)00721-2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AC4B0BB5AA312FA4EBC828F28142D0E9E405ED3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968171v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Spraul" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Braumann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(96)01038-2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKT6D2P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>