--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -91,731 +91,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolome and ( R )-Mellein Production in Neofusicoccum parvum Strains are Differentially Affected by Grapevine Woody Biomass</w:t>
+                <w:t xml:space="preserve">Distinct oxidative and photosynthetic responses to betulin and betulone in the freshwater microalgae Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Restrepo-Leal</w:t>
+                <w:t xml:space="preserve">Anthony Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fontaine</w:t>
+                <w:t xml:space="preserve">Damien Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Remy</w:t>
+                <w:t xml:space="preserve">Iris Barjhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Fischer-Schuch</w:t>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Borie</w:t>
+                <w:t xml:space="preserve">Nathalie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (22), pp.13381-13392. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.119033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c03139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126196v1</w:t>
+                <w:t xml:space="preserve">hal-05329630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
+                <w:t xml:space="preserve">Integrated online DPPH-assisted multimodal dereplication workflow for identifying antioxidant compounds in complex mixtures and its application to a supercritical CO2 extract of Makwaen pepper by-product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thiery</w:t>
+                <w:t xml:space="preserve">Jérémy Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+                <w:t xml:space="preserve">Shahad Ragheed-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1757, pp.466172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580892v1</w:t>
+                <w:t xml:space="preserve">hal-05329664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Potential of Water-Insoluble Natural Polymers: Isolation, Characterization, and 2D NMR Quantification of cis -1,4-Poly-β-myrcene in Chios Mastic Gum</w:t>
+                <w:t xml:space="preserve">Dual 13 C NMR and LC-MS 2 analysis for chemical profiling of Polynesian plant extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
+                <w:t xml:space="preserve">Marion Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Mikropoulou</w:t>
+                <w:t xml:space="preserve">Anthony Budai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Haack</w:t>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.103183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045866v1</w:t>
+                <w:t xml:space="preserve">hal-05581082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct oxidative and photosynthetic responses to betulin and betulone in the freshwater microalgae Chlamydomonas reinhardtii</w:t>
+                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Montembault</w:t>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rioult</w:t>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Barjhoux</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Villaume</w:t>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gaveau</w:t>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 303, pp.119033. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329630v1</w:t>
+                <w:t xml:space="preserve">hal-05580892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated online DPPH-assisted multimodal dereplication workflow for identifying antioxidant compounds in complex mixtures and its application to a supercritical CO2 extract of Makwaen pepper by-product</w:t>
+                <w:t xml:space="preserve">Metabolome and ( R )-Mellein Production in Neofusicoccum parvum Strains are Differentially Affected by Grapevine Woody Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Perret</w:t>
+                <w:t xml:space="preserve">Julián Restrepo-Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahad Ragheed-Georges</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+                <w:t xml:space="preserve">Jochen Fischer-Schuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1757, pp.466172. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (22), pp.13381-13392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c03139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329664v1</w:t>
+                <w:t xml:space="preserve">hal-05126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A selective genetic algorithm - PLS-DA approach based on untargeted LC-HRMS: Application to complex biomass samples</w:t>
               </w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Masle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 261, pp.105381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -925,14222 +925,14210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Scalable Enzymatic Production, Structural Elucidation, And Biological Evaluation of Novel Phlorizin Analogues</w:t>
+                <w:t xml:space="preserve">Unlocking the Potential of Water-Insoluble Natural Polymers: Isolation, Characterization, and 2D NMR Quantification of cis-1,4-Poly-β-myrcene in Chios Mastic Gum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Minsat</w:t>
+                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueying Li</w:t>
+                <w:t xml:space="preserve">Eleni Mikropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Peyrot</w:t>
+                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Borie</w:t>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202401498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (8), pp.1879-1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869885v1</w:t>
+                <w:t xml:space="preserve">hal-05045866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable and Scalable Enzymatic Production, Structural Elucidation, And Biological Evaluation of Novel Phlorizin Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Laurène Minsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Nicol</w:t>
+                <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Humbert</w:t>
+                <w:t xml:space="preserve">Cédric Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Duma</w:t>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (8), pp.e202401498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202401498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240023v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Pseudomonas aeruginosa and Staphylococcus aureus to the airway epithelium oxidative response assessed by a cell-free in vitro assay</w:t>
+                <w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Petithomme-Nanrocki</w:t>
+                <w:t xml:space="preserve">Noah Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Nicolau-Guillaumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Borie</w:t>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Duma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306259⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679703v1</w:t>
+                <w:t xml:space="preserve">hal-05240023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical characterization and biological activities of Stenomesson miniatum bulb extract, a medicinal plant of the Andes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance of Pseudomonas aeruginosa and Staphylococcus aureus to the airway epithelium oxidative response assessed by a cell-free in vitro assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferruccio Poli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Maïwenn Petithomme-Nanrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Nicolau-Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11263504.2023.2293037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0306259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338332v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generation of ecocatalysts ® —from Invasive Alien Species to sustainable and biosourced glyceryl fatty esters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Phytochemical characterization and biological activities of Stenomesson miniatum bulb extract, a medicinal plant of the Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacaterina Lianza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Fimognari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferruccio Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.273⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158 (1), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2023.2293037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526959v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of high molecular-ordered stilbene oligomers for the study of their biological activity: total synthesis, bio-catalyzed synthesis and production by plant systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new generation of ecocatalysts ® —from Invasive Alien Species to sustainable and biosourced glyceryl fatty esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md. Sahab Uddin</w:t>
+                <w:t xml:space="preserve">Arthur Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clément</w:t>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Aziz</w:t>
+                <w:t xml:space="preserve">Claire M Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jacquard</w:t>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (5), pp.1045-1057. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (S2), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NP00073C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616248v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
+                <w:t xml:space="preserve">Production of high molecular-ordered stilbene oligomers for the study of their biological activity: total synthesis, bio-catalyzed synthesis and production by plant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Darme</w:t>
+                <w:t xml:space="preserve">Philippe Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Remy</w:t>
+                <w:t xml:space="preserve">Md. Sahab Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (5), pp.1045-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NP00073C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184375v1</w:t>
+                <w:t xml:space="preserve">hal-04616248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Liquid Chromatography Trapped Ion Mobility Tandem High Resolution Mass Spectrometry and Multivariate Analysis Approach for the Determination of Enzymatic Reactivity Descriptors in Biomass Hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Ramtanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Berlioz-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Masle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1706, pp.464277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Akissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (31), pp.11559-11569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumoral Effect of Thymelaea hirsuta L. Extracts in Colorectal Cancer Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1871520622666220826095035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04616265v1</w:t>
+                <w:t xml:space="preserve">hal-04184375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versa DB: Assisting 13 C NMR and MS/MS Joint Data Annotation Through On-Demand Databases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anti-tumoral Effect of Thymelaea hirsuta L. Extracts in Colorectal Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iheb Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Yatouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry–Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmtd.202300020⟩</w:t>
+              <w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.687-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1871520622666220826095035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163851v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Versa DB: Assisting 13 C NMR and MS/MS Joint Data Annotation Through On-Demand Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022008⟩</w:t>
+              <w:t xml:space="preserve">Chemistry–Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e202300020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmtd.202300020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565091v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Biobased Phloretin Analogues: An Access to Antioxidant and Anti-Tyrosinase Compounds for Cosmetic Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+                <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10040512⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408325v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of antiparasitic activity of ten European tree bark extracts on Toxoplasma gondii and bioguided identification of triterpenes in Alnus glutinosa barks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Biobased Phloretin Analogues: An Access to Antioxidant and Anti-Tyrosinase Compounds for Cosmetic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Minsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01098-21⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10040512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374475v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Investigation of antiparasitic activity of ten European tree bark extracts on Toxoplasma gondii and bioguided identification of triterpenes in Alnus glutinosa barks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.e01098-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01098-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287272v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing p‐Hydroxycinnamic acids: chemical synthesis, biomass recovery or engineered microbial production?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Combes</w:t>
+                <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bailly-Maitre-Grand</w:t>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Magnien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+                <w:t xml:space="preserve">Arnaud Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202002141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980663v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Propylene Glycol, 1,3-Propanediol and Glycerin. Comparison of Leontopodium alpinum Cass. (Edelweiss) Extracts as a Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poigny</w:t>
+                <w:t xml:space="preserve">Accessing p‐Hydroxycinnamic acids: chemical synthesis, biomass recovery or engineered microbial production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Roe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bailly-Maitre-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cosmetics8010010⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202002141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126785v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive lipid profiling of Microchloropsis gaditana by liquid chromatography - (tandem) mass spectrometry: Bead milling and extraction solvent effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Propylene Glycol, 1,3-Propanediol and Glycerin. Comparison of Leontopodium alpinum Cass. (Edelweiss) Extracts as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Caulier</w:t>
+                <w:t xml:space="preserve">Marine Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stéphane Poigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102388⟩</w:t>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics8010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284365v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Enzyme Membrane Reactor to Intensify the α-O-Glycosylation of Resveratrol Using Cyclodextrins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive lipid profiling of Microchloropsis gaditana by liquid chromatography - (tandem) mass spectrometry: Bead milling and extraction solvent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Barboza</w:t>
+                <w:t xml:space="preserve">Gaela Cauchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Willig</w:t>
+                <w:t xml:space="preserve">Guillaume Delfau-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marié</w:t>
+                <w:t xml:space="preserve">Guillaume Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreïa Texeira</w:t>
+                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.319. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.102388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph14040319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190124v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids and their 3-hydroxyalkanoate precursors activate Arabidopsis innate immunity through two independent mechanisms</w:t>
+                <w:t xml:space="preserve">Implementation of an Enzyme Membrane Reactor to Intensify the α-O-Glycosylation of Resveratrol Using Cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Crouzet</w:t>
+                <w:t xml:space="preserve">Eduardo Barboza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvin Nickzad</w:t>
+                <w:t xml:space="preserve">Gaëlle Willig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin-Jie Shu</w:t>
+                <w:t xml:space="preserve">Thomas Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kutschera</w:t>
+                <w:t xml:space="preserve">Andreïa Texeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (39), pp.e2101366118. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2101366118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph14040319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356415v1</w:t>
+                <w:t xml:space="preserve">hal-03190124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Three Pillars of Natural Product Dereplication. Alkaloids from the Bulbs of Urceolina peruviana (C. Presl) J.F. Macbr. as a Preliminary Test Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial rhamnolipids and their 3-hydroxyalkanoate precursors activate Arabidopsis innate immunity through two independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+                <w:t xml:space="preserve">Romain Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Machado Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
+                <w:t xml:space="preserve">Jérôme Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvin Nickzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin-Jie Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kutschera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26030637⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (39), pp.e2101366118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2101366118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126780v1</w:t>
+                <w:t xml:space="preserve">hal-03356415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Profile and Antimicrobial Activity of the Fungus-Growing Termite Strain Macrotermes Bellicosus Used in Traditional Medicine in the Republic of Benin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Schubert</w:t>
+                <w:t xml:space="preserve">The Three Pillars of Natural Product Dereplication. Alkaloids from the Bulbs of Urceolina peruviana (C. Presl) J.F. Macbr. as a Preliminary Test Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacaterina Lianza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Machado Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 (21), pp.5015. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26030637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25215015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02984802v1</w:t>
+                <w:t xml:space="preserve">hal-03126780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot continuous centrifugal liquid-liquid extraction of extra virgin olive oil biophenols and gram-scale recovery of pure oleocanthal, oleacein, MFOA, MFLA and hydroxytyrosol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Tsantila</w:t>
+                <w:t xml:space="preserve">Chemical Profile and Antimicrobial Activity of the Fungus-Growing Termite Strain Macrotermes Bellicosus Used in Traditional Medicine in the Republic of Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Hammoud Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117692⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (21), pp.5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25215015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934323v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Glycerin: Physical Suppression of Glycerin by Centrifugal Partition Chromatography Combined with Presaturation of Solvent Signals in 13C-Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Brunel</w:t>
+                <w:t xml:space="preserve">Pilot continuous centrifugal liquid-liquid extraction of extra virgin olive oil biophenols and gram-scale recovery of pure oleocanthal, oleacein, MFOA, MFLA and hydroxytyrosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonia Antoniadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Stathopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Tsantila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.117692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2020.117692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25215061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03191067v1</w:t>
+                <w:t xml:space="preserve">hal-02934323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple solvent signal presaturation and decoupling artifact removal in 13C{1H} nuclear magnetic resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Dereplication of Natural Extracts Diluted in Glycerin: Physical Suppression of Glycerin by Centrifugal Partition Chromatography Combined with Presaturation of Solvent Signals in 13C-Nuclear Magnetic Resonance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/mr-1-155-2020⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (21), pp.5061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25215061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900066v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)-γ-hydroxymethyl-α,β-butenolide (aka HBO), a Valuable Chiral Synthon: Syntheses, Reactivity and Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiple solvent signal presaturation and decoupling artifact removal in 13C{1H} nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Roe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00468⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/mr-1-155-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400639v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro and In Vivo Activity of Anogeissus leiocarpa Bark Extract and Isolated Metabolites against Toxoplasma gondii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(S)-γ-hydroxymethyl-α,β-butenolide (aka HBO), a Valuable Chiral Synthon: Syntheses, Reactivity and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1088-8449⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.615-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498431v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">In Vitro and In Vivo Activity of Anogeissus leiocarpa Bark Extract and Isolated Metabolites against Toxoplasma gondii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (4), pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1088-8449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507587v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abundant Extractable Metabolites from Temperate Tree Barks: The Specific Antimicrobial Activity of Prunus Avium Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Macmillan</w:t>
+                <w:t xml:space="preserve">Marius Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Appendino</w:t>
+                <w:t xml:space="preserve">Émilie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9030111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521958v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James B. Mcalpine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">James Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Nong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Kutateladze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NP00064B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995061v1</w:t>
+                <w:t xml:space="preserve">hal-05521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Metabolite Identification in Natural Product Research: Toward an Ideal Combination of Liquid Chromatography–High-Resolution Tandem Mass Spectrometry and NMR Profiling, in Silico Databases, and Chemometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The value of universally available raw NMR data for transparency, reproducibility, and integrity in natural product research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B. Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Nong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Kutateladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">John Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin van Der Hooft</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanni Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.35-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7np00064b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01992885v1</w:t>
+                <w:t xml:space="preserve">hal-01995061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Total Synthesis of (β-5)-(β-O-4) Dihydroxytrimer and Dihydrotrimer of Coniferyl Alcohol (G): Advanced Lignin Model Compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Accelerating Metabolite Identification in Natural Product Research: Toward an Ideal Combination of Liquid Chromatography–High-Resolution Tandem Mass Spectrometry and NMR Profiling, in Silico Databases, and Chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin van Der Hooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Allais</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (1), pp.704-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400612v1</w:t>
+                <w:t xml:space="preserve">hal-01992885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of New Inhibitors of Toxoplasma gondii via the Pathogen Box</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">First Total Synthesis of (β-5)-(β-O-4) Dihydroxytrimer and Dihydrotrimer of Coniferyl Alcohol (G): Advanced Lignin Model Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien a M Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01640-17⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995050v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABA and GABA-Alanine from the Red Microalgae Rhodosorus marinus Exhibit a Significant Neuro-Soothing Activity through Inhibition of Neuro-Inflammation Mediators and Positive Regulation of TRPV1-Related Skin Sensitization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Discovery of New Inhibitors of Toxoplasma gondii via the Pathogen Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey de Bizemont</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md16030096⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (2), pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01640-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904945v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new bis-iridoids isolated from Scabiosa stellata and their antibacterial, antioxidant, anti-tyrosinase and cytotoxic activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GABA and GABA-Alanine from the Red Microalgae Rhodosorus marinus Exhibit a Significant Neuro-Soothing Activity through Inhibition of Neuro-Inflammation Mediators and Positive Regulation of TRPV1-Related Skin Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Amandine Scandolera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kabouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Bizemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md16030096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351296v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic Synthesis of Resveratrol α-Glycosides from β-Cyclodextrin-Resveratrol Complex in Water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two new bis-iridoids isolated from Scabiosa stellata and their antibacterial, antioxidant, anti-tyrosinase and cytotoxic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Gazaneo Barboza</w:t>
+                <w:t xml:space="preserve">Meryem Lehbili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Kotland</w:t>
+                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00176⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.41 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963641v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic Synthesis of Resveratrol α-Glycosides from β-Cyclodextrin-Resveratrol Complex in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">Thomas Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Willig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+                <w:t xml:space="preserve">Andreia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bouquillon</w:t>
+                <w:t xml:space="preserve">Eduardo Gazaneo Barboza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.5370-5380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b00176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266305v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of HMBC Correlation Networks: A Novel NMR-based Contribution to Metabolite Mixture Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
+                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427-428, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692926v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced NMR-Based Structural Investigation of Glucosinolates and Desulfoglucosinolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Reconstruction of HMBC Correlation Networks: A Novel NMR-based Contribution to Metabolite Mixture Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (2), pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.7b00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904948v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided Dereplication and Structure Elucidation of Natural Products at the University of Reims</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced NMR-Based Structural Investigation of Glucosinolates and Desulfoglucosinolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina de Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.201700027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (2), pp.323 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904951v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided 13 C NMR Chemical Profiling of Crude Natural Extracts without Fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80 (5), pp.1387 - 1396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b01063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schinus terebinthifolius countercurrent chromatography (Part III): Method transfer from small countercurrent chromatography column to preparative centrifugal partition chromatography ones as a part of method development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Computer-aided Dereplication and Structure Elucidation of Natural Products at the University of Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Plainchont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente de Paulo Emerenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Hewitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (10), pp.1700027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201700027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.11.051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01995035v1</w:t>
+                <w:t xml:space="preserve">hal-01904951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schinus terebinthifolius countercurrent chromatography (Part III): Method transfer from small countercurrent chromatography column to preparative centrifugal partition chromatography ones as a part of method development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+                <w:t xml:space="preserve">Fernanda das Neves Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hewitson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1513, pp.78-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1487 (11), pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608841v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of Labruscol, a New Resveratrol Dimer Produced by Grapevine Cell Suspensions, on Human Skin Melanoma Cancer Cell Line HT-144</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Purification of dirucotide, a synthetic 17-aminoacid peptide, by ion exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22111940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1513, pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181902v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Cancer Activity of Resveratrol and Derivatives Produced by Grapevine Cell Suspensions in a 14 L Stirred Bioreactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Nivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Courot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (3), pp.474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules22030474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated process for the recovery of high added-value compounds from olive oil using solid support free liquid-liquid extraction and chromatography techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxicity of Labruscol, a New Resveratrol Dimer Produced by Grapevine Cell Suspensions, on Human Skin Melanoma Cancer Cell Line HT-144</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nektarios Aligiannis</w:t>
+                <w:t xml:space="preserve">Laetitia Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Nikou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
+                <w:t xml:space="preserve">Eric Courot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.02.046⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (11), pp.1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22111940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995040v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereplication strategies in natural product research: How many tools and methodologies behind the same concept?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrated process for the recovery of high added-value compounds from olive oil using solid support free liquid-liquid extraction and chromatography techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nektarios Aligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Nikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-015-9448-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1491, pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904964v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of alkaloids from Catharanthus roseus by pH-zone refining centrifugal partition chromatography: process intensification and scale up</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dereplication strategies in natural product research: How many tools and methodologies behind the same concept?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.55 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1596139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11101-015-9448-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660234v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of pesticides from wastewater by ion pair Centrifugal Partition Extraction using betaine-derived ionic liquids as extractants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioactivity-guided identification of antimicrobial metabolites in Alnus glutinosa bark and optimization of oregonin purification by Centrifugal Partition Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick de Gaetano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Plantier-Royon</w:t>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1029-1030, pp.121 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889373v1</w:t>
+                <w:t xml:space="preserve">hal-01904982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity-guided identification of antimicrobial metabolites in Alnus glutinosa bark and optimization of oregonin purification by Centrifugal Partition Chromatography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Purification of alkaloids from Catharanthus roseus by pH-zone refining centrifugal partition chromatography: process intensification and scale up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.07.021⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01904982v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial case study on alkaloids purification by pH-zone refining centrifugal partition chromatography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of pesticides from wastewater by ion pair Centrifugal Partition Extraction using betaine-derived ionic liquids as extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Meucci</w:t>
+                <w:t xml:space="preserve">Yannick de Gaetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminou Mohamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Plantier-Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.10.039⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 285, pp.596 - 604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01935722v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Guided Isolation of Methanol-Soluble Metabolites of Common Spruce (Picea abies) Bark by-Products and Investigation of Their Dermo-Cosmetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolis Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nektarios Aligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozalia Michalea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (11), pp.1586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules21111586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Dermo-Cosmetic Evaluation of Bark Extracts from Common Temperate Trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Aligiannis</w:t>
+                <w:t xml:space="preserve">Industrial case study on alkaloids purification by pH-zone refining centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michalea Rosalia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Abedini</w:t>
+                <w:t xml:space="preserve">Catherine Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-110180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1474, pp.59 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904993v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 C NMR and LC-MS Profiling of Stilbenes from Elicited Grapevine Hairy Root Cultures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">In Vitro Dermo-Cosmetic Evaluation of Bark Extracts from Common Temperate Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Aligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalea Rosalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00608⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (15), pp.1351 - 1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-110180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904968v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Separation Techniques for the Isolation of Natural Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">13 C NMR and LC-MS Profiling of Stilbenes from Elicited Grapevine Hairy Root Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Paul Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lequart-Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (11), pp.2846 - 2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995002v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Flavonoids and Triterpenoids from the Fruits of Alphitonia Neocaledonica and Evaluation of their Anti-oxidant, Anti-tyrosinase and Cytotoxic Activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bobichon</w:t>
+                <w:t xml:space="preserve">Modeling pH-zone refining countercurrent chromatography: A dynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pca.2545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1391, pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994982v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified separation of steviol glycosides from a crude aqueous extract of &amp;lt;em&amp;gt;Stevia rebaudiana&amp;lt;/em&amp;gt; leaves using centrifugal Partition chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Barbet Massin</w:t>
+                <w:t xml:space="preserve">Separation of neutral and acidic triterpenes from Mastic gum using Centrifugal Partition Chromatography (CPC) and Supercritical Fluid Chromatography (SFC-CO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Laskari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (17), pp.1614-1620. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 81 (16)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630678v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling pH-zone refining countercurrent chromatography: A dynamic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Exploiting the Complementarity between Dereplication and Computer-Assisted Structure Elucidation for the Chemical Profiling of Natural Cosmetic Ingredients: Tephrosia purpurea as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Marchal</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Purson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (7), pp.1609-1617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01994995v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of neutral and acidic triterpenes from Mastic gum using Centrifugal Partition Chromatography (CPC) and Supercritical Fluid Chromatography (SFC-CO2)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Termentzi</w:t>
+                <w:t xml:space="preserve">Methodology for optimally sized centrifugal partition chromatography columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Hubert</w:t>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1388, pp.174 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995004v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Complementarity between Dereplication and Computer-Assisted Structure Elucidation for the Chemical Profiling of Natural Cosmetic Ingredients: Tephrosia purpurea as a Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modern Separation Techniques for the Isolation of Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (7), pp.1609-1617</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (17), pp.1569-1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994996v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimally sized centrifugal partition chromatography columns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Isolation of Flavonoids and Triterpenoids from the Fruits of Alphitonia Neocaledonica and Evaluation of their Anti-oxidant, Anti-tyrosinase and Cytotoxic Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bobichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.043⟩</w:t>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.2545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935725v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Identification of Radical Scavengers from Securigera varia by Combining 13C-NMR-Based Dereplication to Bioactivity-Guided Fractionation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Intensified separation of steviol glycosides from a crude aqueous extract of &amp;lt;em&amp;gt;Stevia rebaudiana&amp;lt;/em&amp;gt; leaves using centrifugal Partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbet Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (17), pp.1614-1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1545840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules200814970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01995000v1</w:t>
+                <w:t xml:space="preserve">hal-02630678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of natural cosmetic ingredients: New insights on identification strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fast Identification of Radical Scavengers from Securigera varia by Combining 13C-NMR-Based Dereplication to Bioactivity-Guided Fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Sientzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah K. Oettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (8), pp.14970-14984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules200814970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994972v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dereplication of depsides from the lichen Pseudevernia furfuracea by centrifugal partition chromatography combined to 13C nuclear magnetic resonance pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah K. Oettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Stuppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith M. Rollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 846, pp.60-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of antibiotics from the biocontrol agent Streptomyces anulatus S37 by centrifugal partition chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Loqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 944, pp.30-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2013.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel solvent system compositions for protected synthetic peptide purification by centrifugal partition chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Edwards</w:t>
+                <w:t xml:space="preserve">Chemical characterization of natural cosmetic ingredients: New insights on identification strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah K. Oettl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1337, pp.155-161</w:t>
+              <w:t xml:space="preserve">IFSCC Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968791v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Natural Metabolites in Mixture: A Pattern Recognition Strategy Based on 13 C NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Reynaud</w:t>
+                <w:t xml:space="preserve">Two novel solvent system compositions for protected synthetic peptide purification by centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Butte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1337, pp.155-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968799v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biphasic solvent system based on cyclopentyl methyl ether for the purification of a non-polar synthetic peptide by pH-zone refining centrifugal partition chromatography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of Natural Metabolites in Mixture: A Pattern Recognition Strategy Based on 13 C NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Purson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luciano Forni</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201300971⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (6), pp.2955-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac403223f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123362v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal partition extraction in the pH-zone-refining displacement mode: An efficient strategy for the screening and isolation of biologically active phenolic compounds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New biphasic solvent system based on cyclopentyl methyl ether for the purification of a non-polar synthetic peptide by pH-zone refining centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (11), pp.1222-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201300971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968748v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient elution method in centrifugal partition chromatography for the separation of a complex sophorolipid mixture obtained from Candida bombicola yeasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Centrifugal partition extraction in the pH-zone-refining displacement mode: An efficient strategy for the screening and isolation of biologically active phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (8), pp.1362-1369</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 937, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968741v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of a modified cyclosporine A by co-current centrifugal partition chromatography: Process development and intensification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Mcgarrity</w:t>
+                <w:t xml:space="preserve">Gradient elution method in centrifugal partition chromatography for the separation of a complex sophorolipid mixture obtained from Candida bombicola yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kotland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (8), pp.1362-1369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01935738v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and selective fractionation of an antihypertensive peptide from an alfalfa white proteins hydrolysate by mixed ion-exchange centrifugal partition chromatography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+                <w:t xml:space="preserve">Purification of a modified cyclosporine A by co-current centrifugal partition chromatography: Process development and intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dhulster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Marc</w:t>
+                <w:t xml:space="preserve">John Mcgarrity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1311, pp.72 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.08.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.07.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777702v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for microbial glycolipid fractionation and purification processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Concentration and selective fractionation of an antihypertensive peptide from an alfalfa white proteins hydrolysate by mixed ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Plé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Nuissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imane Hadef</w:t>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 905, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968714v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Abstracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Peptide Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.S29-S57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong ion exchange in centrifugal partition extraction (SIX-CPE): Effect of partition cell design and dimensions on purification process efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">New perspectives for microbial glycolipid fractionation and purification processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Foucault</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.18-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968718v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhamnolipids Elicit Defense Responses and Induce Disease Resistance against Biotrophic, Hemibiotrophic, and Necrotrophic Pathogens That Require Different Signaling Pathways in Arabidopsis and Highlight a Central Role for Salicylic Acid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Strong ion exchange in centrifugal partition extraction (SIX-CPE): Effect of partition cell design and dimensions on purification process efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.201913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1247, pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968723v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Quattrini</w:t>
+                <w:t xml:space="preserve">Rhamnolipids Elicit Defense Responses and Induce Disease Resistance against Biotrophic, Hemibiotrophic, and Necrotrophic Pathogens That Require Different Signaling Pathways in Arabidopsis and Highlight a Central Role for Salicylic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Courteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (3), pp.1630-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.201913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968716v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stimulating adventure of KRN 7000.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Monneaux</w:t>
+                <w:t xml:space="preserve">Francesca Quattrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9, pp.3080-3104. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1236, pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ob00975j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579731v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the NEO strategy (Nucleophilic addition/Epoxide Opening) for the synthesis of a new C-galactoside ester analogue of KRN 7000.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">The stimulating adventure of KRN 7000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Banchet-Cadeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Monneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.02.044⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.3080-3104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00975j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00579736v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of the NEO strategy (Nucleophilic addition/Epoxide Opening) for the synthesis of a new C-galactoside ester analogue of KRN 7000.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banchet-Cadeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Monneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (8), pp.2510-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646197v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified extraction of ionized natural products by ion pair centrifugal partition extraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Preparative isolation of glucosinolates from various edible plants by strong ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (9), pp.15 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.06.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01935752v1</w:t>
+                <w:t xml:space="preserve">hal-02646197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a specific lignin model: gamma-oxidation and how it influences the hydrolysis efficiency of alcohol-aldehyde dehydrogenation copolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+                <w:t xml:space="preserve">Intensified extraction of ionized natural products by ion pair centrifugal partition extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues J.-H. Renault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamila Hadj-Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1218 (31), pp.5254 - 5262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2011.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.02.103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000537v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+                <w:t xml:space="preserve">Study of a specific lignin model: gamma-oxidation and how it influences the hydrolysis efficiency of alcohol-aldehyde dehydrogenation copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent F. Bouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Hugues J.-H. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (10), pp.5567-5573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.02.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618281v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidolysis of a lignin model: Investigation of heterogeneous catalysis using Montmorillonite clay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
+                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195444v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidolysis of a lignin model: Investigation of heterogeneous catalysis using Montmorillonite clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sanchez</w:t>
+                <w:t xml:space="preserve">Florent Bouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vatsa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (2), pp.736-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.08.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415108v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lafosse</w:t>
+                <w:t xml:space="preserve">Anne-Lise Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parul Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.200800651⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.178-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01911.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968224v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparative purification of antiamyloidogenic stilbenoids from Vitis vinifera (Chardonnay) stems by centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Vatsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+                <w:t xml:space="preserve">N. Zga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Garcia-Brugger</w:t>
+                <w:t xml:space="preserve">Y. Papastamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 877 (10), pp.1000-1004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666434v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative purification of antiamyloidogenic stilbenoids from Vitis vinifera (Chardonnay) stems by centrifugal partition chromatography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs conferring resistance to Botrytis cinerea in grapevine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Toribio</w:t>
+                <w:t xml:space="preserve">Varnier Al</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Richard</w:t>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Delaunay</w:t>
+                <w:t xml:space="preserve">P. Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 877 (10), pp.1000-1004</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.178-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968690v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs confering resistance to Botrytis cinerea in grapevine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Pilot-scale ion-exchange centrifugal partition chromatography: Purification of sinalbin from white mustard seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (11), pp.1801-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200800651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367324v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Pinel</w:t>
+                <w:t xml:space="preserve">Bacterial rhamnolipids are novel MAMPs confering resistance to Botrytis cinerea in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vatsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia-Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.178-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968215v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative isolation of huperzines A and B from Huperzia serrata by displacement centrifugal partition chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Toribio</w:t>
+                <w:t xml:space="preserve">Large-scale purification of glucosinolates by strong ion-exchange centrifugal partition chromatography. From lab-scale CPC to 5L-pilot-scale FCPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jh Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eldra Delannay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Richard</w:t>
+                <w:t xml:space="preserve">A Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Zèches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">L Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (09), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135672v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous presence of unsatuation and long alkyl chain at P'1 of ilomastat confers selectivity for gelatinase A (MMP-2) over gelatinase B (MMP-9= inhibition as shown by molecular modelling studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Preparative isolation of huperzines A and B from Huperzia serrata by displacement centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dassonville</w:t>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zèches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15, pp.4753-4766</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1140, pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157962v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale isolation of anthocyanins from grapevine by strong ion-exchange centrifugal partition chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Simultaneous presence of unsatuation and long alkyl chain at P'1 of ilomastat confers selectivity for gelatinase A (MMP-2) over gelatinase B (MMP-9= inhibition as shown by molecular modelling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Moroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haquima El Mourabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Richard</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.247</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.4753-4766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140236v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of the Main Ginsenosides from a French Crop of Panax Quinquefolium L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Zeches-Hanrot</w:t>
+                <w:t xml:space="preserve">Large-scale isolation of anthocyanins from grapevine by strong ion-exchange centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zèches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10826079508009302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968159v1</w:t>
+                <w:t xml:space="preserve">hal-00140236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography, a semi-continuous development mode for routine laboratory-scale purifications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purification of the Main Ginsenosides from a French Crop of Panax Quinquefolium L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
+                <w:t xml:space="preserve">L. Le Men-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thepenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zeches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.05.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (8), pp.1655-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826079508009302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968206v1</w:t>
+                <w:t xml:space="preserve">hal-01968159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Xanthohumol from Humulus lupulus by Centrifugal Partition Chromatography Using an Original Acetone Based Solvent Scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Voutquenne</w:t>
+                <w:t xml:space="preserve">Multiple dual-mode centrifugal partition chromatography, a semi-continuous development mode for routine laboratory-scale purifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Zeches‐hanrot</w:t>
+                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1127 (1-2), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2006.05.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10826070500509330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968203v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of the Two Major Anthocyanins from Champagne Vintage By-Products by Gradient Elution Centrifugal Partition Chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Purification of Xanthohumol from Humulus lupulus by Centrifugal Partition Chromatography Using an Original Acetone Based Solvent Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Foucault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zeches‐hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (8), pp.1663-1670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826079508009303⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826070500509330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968160v1</w:t>
+                <w:t xml:space="preserve">hal-01968203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative purification of Stilbenoids from Vitis vinifera (cv Chardonnay) by centrifugal partition chromatography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Separation of the Two Major Anthocyanins from Champagne Vintage By-Products by Gradient Elution Centrifugal Partition Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thepenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zeches-Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (8), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826079508009303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140233v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel seco-dibenzopyrrocoline alkaloid from Cryptocarya oubachensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Preparative purification of Stilbenoids from Vitis vinifera (cv Chardonnay) by centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Papastamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00134116v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitron 25, a Multi‐Purpose Industrial Centrifugal Partition Chromatograph: Rotor Design and Preliminary Results on Efficiency and Stationary Phase Retention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐hugues Renault</w:t>
+                <w:t xml:space="preserve">Novel seco-dibenzopyrrocoline alkaloid from Cryptocarya oubachensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.3825-3828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol061435f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968202v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Rosmarinic Acid by Strong Ion‐Exchange Centrifugal Partition Chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Partitron 25, a Multi‐Purpose Industrial Centrifugal Partition Chromatograph: Rotor Design and Preliminary Results on Efficiency and Stationary Phase Retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Margraff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Intes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 28 (12-13), pp.1947-1957. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 28 (12-13), pp.1893-1902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/JLC-200063599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01968200v1</w:t>
+                <w:t xml:space="preserve">hal-01968202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-Exchange Displacement Centrifugal Partition Chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+                <w:t xml:space="preserve">Purification of Rosmarinic Acid by Strong Ion‐Exchange Centrifugal Partition Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zeches‐hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac049499w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (12-13), pp.1947-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/JLC-200063599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01968198v1</w:t>
+                <w:t xml:space="preserve">hal-01968200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational improvement of centrifugal partition chromatographic settings for the production of 5-n-alkylresorcinols from wheat bran lipid extract</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Anion-Exchange Displacement Centrifugal Partition Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Margraff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00879-3⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (21), pp.6179-6186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac049499w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01935758v1</w:t>
+                <w:t xml:space="preserve">hal-01968198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of low-molecular-mass heparin by centrifugal partition chromatography in the ion-exchange displacement mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+                <w:t xml:space="preserve">Rational improvement of centrifugal partition chromatographic settings for the production of 5-n-alkylresorcinols from wheat bran lipid extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Intes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 918 (1), pp.47-57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 1005 (1-2), pp.51 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(03)00879-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0021-9673(01)00743-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01968185v1</w:t>
+                <w:t xml:space="preserve">hal-01935758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of indole alkaloids from Catharanthus roseus by centrifugal partition chromatography in the pH-zone refining mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fractionation of low-molecular-mass heparin by centrifugal partition chromatography in the ion-exchange displacement mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Intes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zèches-Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 849 (2), pp.421-431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(99)00495-1⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 918 (1), pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0021-9673(01)00743-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968172v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative separation of anthocyanins by gradient elution centrifugal partition chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Isolation of indole alkaloids from Catharanthus roseus by centrifugal partition chromatography in the pH-zone refining mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Crouérour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thépenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Durand</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zèches-Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 763 (1-2), pp.345-352</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 849 (2), pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(99)00495-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968169v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dammarane saponins from Zizyphus lotus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Preparative separation of anthocyanins by gradient elution centrifugal partition chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thepenier</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thépenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
+                <w:t xml:space="preserve">Monique Zéches-Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisette Le Men-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 763 (1-2), pp.345-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01968167v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance monitoring of centrifugal partition chromatography in pH-zone-refining mode</w:t>
               </w:r>
@@ -15152,77 +15140,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Spraul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Braumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thépenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 766 (1-2), pp.255-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15244,53 +15232,199 @@
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dammarane saponins from Zizyphus lotus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thepenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zeches-Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 44 (7), pp.1321-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9422(96)00721-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId513"/>
+      <w:footerReference w:type="default" r:id="rId519"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15437,51 +15571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Restrepo-Leal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer-Schuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c03139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montembault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Ragheed-Georges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996495v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ramtanon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Masle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105381" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Minsat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202401498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04679703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Petithomme-Nanrocki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nicolau-Guillaumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04338332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacaterina Lianza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Fimognari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Poli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2023.2293037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Grison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.273" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sahab Uddin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NP00073C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04290959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464277" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616265v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Toumi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yatouji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520622666220826095035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-QBRVGTDH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202300020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408325v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10040512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374475v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01098-21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Cauchie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delfau-Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102388" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03190124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barboza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;a Texeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Nickzad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Jie Shu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kutschera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101366118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126780v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26030637" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hammoud Mahdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Antoniadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stathopoulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsantila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117692" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191067v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900066v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-155-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02498431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1088-8449" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992885v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Der Hooft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995050v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01640-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lambert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Bizemont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16030096" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gazaneo Barboza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00176" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692926v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reynaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00653" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina de Nicola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00776" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente de Paulo Emerenciano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904954v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lanthony" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01063" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda das Neves Costa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hewitson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.051" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQX9B9F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nivelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111940" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555716v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030474" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamzaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Aligiannis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nikou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.02.046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9448-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660234v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chollet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kotland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Autret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Calmels" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596139" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889373v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Gaetano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Mohamadou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.10.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904982v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.07.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT4ZBPRH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Diard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Autret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Meucci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.10.039" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT6JKDJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904974v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozalia Michalea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111586" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aligiannis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalea Rosalia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-110180" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904968v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Tisserant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00608" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995002v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994982v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Muhammad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bobichon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2545" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKM1TZ95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1545840" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994995v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.03.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M49KN8DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995004v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamzaoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Angelis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laskari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termentzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994996v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Purson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935725v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.043" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BK312VN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995000v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Janin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814970" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994972v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Oettl" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968801v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.07.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couillerot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gandner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.11.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968791v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Butte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Edwards" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968799v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403223f" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300971" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968748v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935738v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgarrity" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.053" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXH3NKVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777702v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.07.034" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW53MSZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968714v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Nuissier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968727v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968718v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.05.046" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PGF6T5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968723v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kauffmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.201913" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579731v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banchet-Cadeddu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monneaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00975j" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579736v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.02.044" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MJHFV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Hadj-Salem" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.06.018" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DWN7G42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000537v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Bouxin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues J.-H. Renault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-491X4B6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195444v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouxin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.037" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5QHWZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415108v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varnier Al" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vatsa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Brugger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666434v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Varnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01911.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968690v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zga" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papastamoulis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toribio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delaunay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367324v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Varnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135672v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157962v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Moroy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haquima El Mourabit" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140236v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968159v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Men-Olivier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thepenier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079508009302" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968203v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Renault" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches&#8208;hanrot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070500509330" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968160v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079508009303" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140233v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papastamoulis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134116v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonfils" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061435f" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968202v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Margraff" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Intes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968200v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JLC-200063599" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968198v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049499w" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58GRXZQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935758v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00879-3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR0578VG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968185v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinquin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches-Hanrot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)00743-9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX5DKZSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968172v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Crou&#233;rour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;penier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)00495-1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8V7CTJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968169v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#233;ches-Hanrot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Le Men-Olivier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durand" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968167v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghedira" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thepenier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(96)00721-2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AC4B0BB5AA312FA4EBC828F28142D0E9E405ED3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968171v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Spraul" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Braumann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(96)01038-2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKT6D2P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Montembault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05329664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Ragheed-Georges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sayagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Restrepo-Leal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fischer-Schuch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c03139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996495v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ramtanon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacoue-N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Berlioz-Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Masle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105381" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Minsat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202401498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04679703v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Petithomme-Nanrocki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nicolau-Guillaumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04338332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacaterina Lianza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Fimognari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Poli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2023.2293037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04526959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lasbleiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Grison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.273" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sahab Uddin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jacquard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NP00073C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04290959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464277" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04616265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yatouji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520622666220826095035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-QBRVGTDH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202300020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10040512" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01098-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics8010010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaela Cauchie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delfau-Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caulier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102388" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03190124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barboza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239;a Texeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040319" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvin Nickzad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Jie Shu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kutschera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101366118" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26030637" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hammoud Mahdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonia Antoniadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Stathopoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Tsantila" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.117692" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-1-155-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02498431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1088-8449" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Colin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Charpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9030111" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcalpine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Nong Chen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kutateladze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Macmillan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Appendino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NP00064B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Mcalpine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00064b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin van Der Hooft" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05112" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995050v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bakiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01640-17" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lambert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Bizemont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16030096" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gazaneo Barboza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kotland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b00176" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reynaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.7b00653" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina de Nicola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00776" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904954v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lanthony" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b01063" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904951v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plainchont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente de Paulo Emerenciano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995035v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda das Neves Costa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hewitson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.11.051" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQX9B9F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Forni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.07.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Nivelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030474" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181902v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22111940" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hamzaoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Aligiannis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Nikou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.02.046" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9448-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904982v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.07.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT4ZBPRH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kotland" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Autret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Calmels" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Diard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596139" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889373v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Gaetano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Mohamadou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.10.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904974v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozalia Michalea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111586" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935722v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Diard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Autret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Meucci" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.10.039" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT6JKDJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aligiannis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalea Rosalia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-110180" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904968v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Paul Tisserant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00608" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.03.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M49KN8DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995004v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamzaoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Angelis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laskari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termentzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994996v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Purson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.043" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BK312VN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995002v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994982v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Muhammad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bobichon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2545" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKM1TZ95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630678v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet Massin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1545840" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995000v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Sientzoff" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Janin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814970" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Oettl" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Rollinger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.07.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968781v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couillerot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gandner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.11.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994972v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Butte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Edwards" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968799v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac403223f" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123362v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300971" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968748v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935738v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgarrity" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.08.053" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXH3NKVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777702v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.07.034" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW53MSZ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Nuissier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968718v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.05.046" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PGF6T5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968723v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kauffmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.201913" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579731v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banchet-Cadeddu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monneaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00975j" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579736v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.02.044" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MJHFV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646197v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Richard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.07.001" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX3P36WS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935752v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Hadj-Salem" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2011.06.018" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DWN7G42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000537v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent F. Bouxin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baumberger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues J.-H. Renault" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.103" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-491X4B6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouxin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.037" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5QHWZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666434v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Varnier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Garcia-Brugger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01911.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papastamoulis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toribio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delaunay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415108v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varnier Al" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vatsa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Brugger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968224v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafosse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200800651" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1H1HFVJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367324v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Varnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968215v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Renault" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toribio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lafosse" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pinel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5JL9JW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135672v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157962v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Moroy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haquima El Mourabit" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140236v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968159v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Men-Olivier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thepenier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079508009302" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968206v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches-Hanrot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.05.069" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZBR4KW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968203v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;hugues Renault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caron" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zeches&#8208;hanrot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070500509330" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968160v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826079508009303" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140233v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papastamoulis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134116v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonfils" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061435f" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968202v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Margraff" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Intes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968200v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/JLC-200063599" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968198v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049499w" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58GRXZQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935758v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(03)00879-3" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR0578VG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968185v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sinquin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#232;ches-Hanrot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(01)00743-9" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX5DKZSN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968172v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Crou&#233;rour" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;penier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(99)00495-1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8V7CTJN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968169v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Z&#233;ches-Hanrot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Le Men-Olivier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durand" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968171v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Spraul" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Braumann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(96)01038-2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRKT6D2P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968167v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghedira" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thepenier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(96)00721-2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AC4B0BB5AA312FA4EBC828F28142D0E9E405ED3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>