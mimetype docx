--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1800,321 +1800,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">A theoretical and experimental study of the time-dependent radiative properties of a solar bubbling fluidized bed receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, p.341-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611984v1</w:t>
+                <w:t xml:space="preserve">hal-01625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental study of the time-dependent radiative properties of a solar bubbling fluidized bed receiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germain Baud</w:t>
+                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Olalde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105, p.341-353. </w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.319-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625031v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo advances and concentrated solar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,468 +3759,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Farges</w:t>
+                <w:t xml:space="preserve">Utilisation de machines apprenantes pour la prédiction en thermique du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Delorme-Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M El Hafi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113074v1</w:t>
+                <w:t xml:space="preserve">hal-01610890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de machines apprenantes pour la prédiction en thermique du bâtiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Delorme-Costil</w:t>
+                <w:t xml:space="preserve">Heating and hot water industrial prediction system for residential district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE AINA - 30th International Conference on Advanced Information Networking and Applications - WORKSHOPS (WAINA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. art. 7471304 - p. 821-826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610890v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and hot water industrial prediction system for residential district</w:t>
+                <w:t xml:space="preserve">Economic interest of heating and hot water prediction system for residential district</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francesco Cimmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AINA - 30th International Conference on Advanced Information Networking and Applications - WORKSHOPS (WAINA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Crans-Montana, Switzerland. art. 7471304 - p. 821-826, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.173⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Crans-Montana, Switzerland. art.7471305 - p. 827-832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2016.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620299v1</w:t>
+                <w:t xml:space="preserve">hal-01620298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic interest of heating and hot water prediction system for residential district</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Genoud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AINA - 30th International Conference on Advanced Information Networking and Applications - WORKSHOPS (WAINA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620298v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-intrusive model to predict the flexible energy in a residential building</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Treboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2015 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, New Orleans, United States. pp.69-74</w:t>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zufferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMIS 2015 - 9th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Blumenau, Brazil. pp.353-357, </w:t>
@@ -4459,407 +4459,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test set validation for home electrical signal disaggregation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation dynamique des transferts de chaleur au sein d'un récepteur linéaire de Fresnel : application d'une régulation lors de passages nuageux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Rizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio J. Jara</w:t>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roduit</w:t>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Veynandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 8th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique : Approches multi-échelles pour la thermique, l’énergétique et le génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 145-152 (8823.pdf)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625037v1</w:t>
+                <w:t xml:space="preserve">hal-01087891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des transferts de chaleur au sein d'un récepteur linéaire de Fresnel : application d'une régulation lors de passages nuageux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Beech wood gasification under high radiative heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique : Approches multi-échelles pour la thermique, l’énergétique et le génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 145-152 (8823.pdf)</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.600-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087891v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech wood gasification under high radiative heat flux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Test set validation for home electrical signal disaggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 8th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Birmingham, United Kingdom. p.415-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMIS.2014.56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737123v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des performances annuelles d'une installation à énergie solaire concentrée</w:t>
               </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5303,90 +5303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat transfer modelling in a concentrated solar energy bubbling fluidized bed receiver using the Monte Carlo Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm conference No. 95 : computational thermal radiation in participating media IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nancy, France. art. 012030 (10 p.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5420,90 +5420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts radiatifs dans un lit fluidisé directement exposé à un flux solaire concentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ 2011 -10ème Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5768,243 +5768,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la conception d'un concentrateur solaire linéique à miroirs de Fresnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Veynandt</w:t>
+                <w:t xml:space="preserve">Design optimization of a solar power plant based on linear Fresnel reflector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Veynandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhik Ghatuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.319-324</w:t>
+              <w:t xml:space="preserve">SolarPACES 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Perpignan, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769838v1</w:t>
+                <w:t xml:space="preserve">hal-01757384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of a solar power plant based on linear Fresnel reflector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fran Veynandt</w:t>
+                <w:t xml:space="preserve">Optimisation de la conception d'un concentrateur solaire linéique à miroirs de Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Veynandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhik Ghatuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Perpignan, France. 8 p</w:t>
+              <w:t xml:space="preserve">SFT 2010 -Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. p.319-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757384v1</w:t>
+                <w:t xml:space="preserve">hal-01769838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of concentrating solar power plants using Monte Carlo methods</w:t>
               </w:r>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts radiatifs dans un récepteur solaire à lit fluidisé par un code de calcul des transferts radiatifs basé sur la Méthode de Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. 6 p</w:t>
@@ -6564,51 +6564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High and low concentration for solar electric applications III : proceedings of SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, San Diego, United States. pp.art.7043OM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8816,51 +8816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="785B144E"/>
+    <w:nsid w:val="48B2042A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9047,51 +9047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-bezian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5667-2488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03517434X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asaad Keilany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vannerem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02498627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.10.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.02.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Skarmeta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Jara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1679-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aurousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vuillerme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076531" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Golli Rami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenouilleau Pascal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2011.27116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.08.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Golli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2006.10.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grenouilleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouveyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7753(98)00123-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KCDLJMW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Melka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(97)81598-X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQRTM3W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01890815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.0-117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.173" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cimmino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.174" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Treboux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zufferey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roduit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2014.56" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Veynandt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Asensio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouteille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfin Braga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Roccia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gengembre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thuillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769838v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Ghatuary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Sureda Truyols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boularan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mode" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Morlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caccavelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fonzes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gschwind" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andrieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Houzelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00158153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-bezian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5667-2488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03517434X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asaad Keilany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vannerem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02498627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.10.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.02.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Skarmeta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Jara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1679-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aurousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vuillerme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076531" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Golli Rami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenouilleau Pascal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2011.27116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.08.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Golli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2006.10.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grenouilleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouveyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7753(98)00123-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KCDLJMW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Melka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(97)81598-X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQRTM3W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01890815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.0-117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.173" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cimmino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.174" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Treboux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zufferey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Veynandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roduit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2014.56" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Asensio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouteille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfin Braga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Roccia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gengembre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thuillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Ghatuary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Sureda Truyols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boularan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mode" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Morlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caccavelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fonzes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gschwind" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andrieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Houzelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00158153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>