--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -606,235 +606,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
+                <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Advanced modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 119, pp.345-353. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, p.300-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660563v2</w:t>
+                <w:t xml:space="preserve">hal-01637123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Advanced modelling</w:t>
+                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214, p.300-313. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.345-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637123v1</w:t>
+                <w:t xml:space="preserve">hal-01660563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
               </w:r>
@@ -967,64 +967,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modeling of coupled heat transfer: A step towards optimization based on multiphysics Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1330,64 +1330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Experiments on thermally thick samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,90 +1672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-time integration using Monte Carlo Methods when optimizing the design of concentrated solar power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1800,321 +1800,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental study of the time-dependent radiative properties of a solar bubbling fluidized bed receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Baud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.02.028⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625031v1</w:t>
+                <w:t xml:space="preserve">hal-01611984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">A theoretical and experimental study of the time-dependent radiative properties of a solar bubbling fluidized bed receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 128, pp.319-330. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, p.341-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611984v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo advances and concentrated solar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Delorme-Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4459,273 +4459,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des transferts de chaleur au sein d'un récepteur linéaire de Fresnel : application d'une régulation lors de passages nuageux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
+                <w:t xml:space="preserve">Beech wood gasification under high radiative heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique : Approches multi-échelles pour la thermique, l’énergétique et le génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 145-152 (8823.pdf)</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.600-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087891v1</w:t>
+                <w:t xml:space="preserve">hal-01737123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech wood gasification under high radiative heat flux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique des transferts de chaleur au sein d'un récepteur linéaire de Fresnel : application d'une régulation lors de passages nuageux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Veynandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.600-612</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique : Approches multi-échelles pour la thermique, l’énergétique et le génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. 145-152 (8823.pdf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737123v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test set validation for home electrical signal disaggregation</w:t>
               </w:r>
@@ -4845,77 +4845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des performances annuelles d'une installation à énergie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4953,77 +4953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLE SWARM OPTIMIZATION OF SOLAR CENTRAL RECEIVER SYSTEMS FROM A MONTE CARLO DIRECT MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,325 +5068,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un concentrateur solaire intégré au bâtiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ladevie</w:t>
+                <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2012 -Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France. p.902-907</w:t>
+              <w:t xml:space="preserve">18th SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768688v1</w:t>
+                <w:t xml:space="preserve">hal-01163830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Farges</w:t>
+                <w:t xml:space="preserve">Etude expérimentale d'un concentrateur solaire intégré au bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th SolarPACES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">SFT 2012 -Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France. p.902-907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163830v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative heat transfer modelling in a concentrated solar energy bubbling fluidized bed receiver using the Monte Carlo Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm conference No. 95 : computational thermal radiation in participating media IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nancy, France. art. 012030 (10 p.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5420,90 +5420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts radiatifs dans un lit fluidisé directement exposé à un flux solaire concentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ 2011 -10ème Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5692,51 +5692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fran Veynandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5882,51 +5882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la conception d'un concentrateur solaire linéique à miroirs de Fresnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Veynandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,122 +5984,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of concentrating solar power plants using Monte Carlo methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité optique des miroirs de Fresnel comparée à celle des capteurs cylindro paraboliques pour la concentration de l'énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2009 -15th SolarPACES conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757397v1</w:t>
+                <w:t xml:space="preserve">hal-01768703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la conception de collecteurs d'énergie solaire concentrée par méthodes de Monte-Carlo intégrées à un outil de synthèse d'image</w:t>
               </w:r>
@@ -6111,51 +6085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6187,96 +6161,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité optique des miroirs de Fresnel comparée à celle des capteurs cylindro paraboliques pour la concentration de l'énergie solaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design optimization of concentrating solar power plants using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Veynandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2009 -14èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">SolarPACES 2009 -15th SolarPACES conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768703v1</w:t>
+                <w:t xml:space="preserve">hal-01757397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo estimations of domain-deformation sensitivities for optimal geometric design</w:t>
               </w:r>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yves Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6387,103 +6387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts radiatifs dans un récepteur solaire à lit fluidisé par un code de calcul des transferts radiatifs basé sur la Méthode de Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2009 -12ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. 6 p</w:t>
@@ -6564,51 +6564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Olalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High and low concentration for solar electric applications III : proceedings of SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, San Diego, United States. pp.art.7043OM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6636,96 +6636,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes solaires combinés : méthode et analyse des résultats obtenus par 20 suivis sur site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chauffage de gaz par un lit de particules solides insolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157507v1</w:t>
+                <w:t xml:space="preserve">hal-01768714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau concept de centrale solaire thermodynamique basé sur un récepteur à lit fluidisé</w:t>
               </w:r>
@@ -6750,51 +6789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Ryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JITH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6813,135 +6852,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage de gaz par un lit de particules solides insolées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes solaires combinés : méthode et analyse des résultats obtenus par 20 suivis sur site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768714v1</w:t>
+                <w:t xml:space="preserve">hal-00157507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un concentrateur solaire linéïque fixe intégré en toiture de bâtiment</w:t>
               </w:r>
@@ -7003,260 +7003,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability study of a pressure regulator by modelling and experimental design Etude de stabilité d'un détenteur régulateur modélisation et plan d'expériences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définition d'une procédure de certification de systèmes combinés pour la production de chauffage et d'eau chaude sanitaire dans les habitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boularan</w:t>
+                <w:t xml:space="preserve">Rodolphe Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rami El Golli</w:t>
+                <w:t xml:space="preserve">Dominique Caccavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 International Gaz Research Conference (IGRC) "Transmission and storage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Amsterdam, Netherlands. 14 p. (CD ROM)</w:t>
+              <w:t xml:space="preserve">10èmes Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, La Marsa, Tunisie. p.134-139+ CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537044v1</w:t>
+                <w:t xml:space="preserve">hal-00537708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'une procédure de certification de systèmes combinés pour la production de chauffage et d'eau chaude sanitaire dans les habitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability study of a pressure regulator by modelling and experimental design Etude de stabilité d'un détenteur régulateur modélisation et plan d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Morlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange Meunier</w:t>
+                <w:t xml:space="preserve">J. Boularan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Caccavelli</w:t>
+                <w:t xml:space="preserve">Laurent Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami El Golli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, La Marsa, Tunisie. p.134-139+ CD-ROM</w:t>
+              <w:t xml:space="preserve">2001 International Gaz Research Conference (IGRC) "Transmission and storage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Amsterdam, Netherlands. 14 p. (CD ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537708v1</w:t>
+                <w:t xml:space="preserve">hal-00537044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écoulements et de la thermique de l'habitacle</w:t>
               </w:r>
@@ -7982,64 +7982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Odeillo, France. 2021</w:t>
@@ -8068,90 +8068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des Performances Annuelles d'une Installation à Énergie Solaire Concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8189,77 +8189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8816,51 +8816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48B2042A"/>
+    <w:nsid w:val="E7A56CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9047,51 +9047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-bezian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5667-2488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03517434X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asaad Keilany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vannerem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02498627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.10.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.02.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Skarmeta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Jara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1679-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aurousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vuillerme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076531" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Golli Rami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenouilleau Pascal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2011.27116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.08.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Golli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2006.10.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grenouilleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouveyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7753(98)00123-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KCDLJMW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Melka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(97)81598-X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQRTM3W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01890815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.0-117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.173" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cimmino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.174" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Treboux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zufferey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Veynandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roduit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2014.56" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Asensio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouteille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfin Braga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Roccia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gengembre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thuillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Ghatuary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768703v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Sureda Truyols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boularan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mode" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Morlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caccavelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fonzes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gschwind" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andrieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Houzelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00158153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-bezian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5667-2488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03517434X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asaad Keilany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vannerem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02498627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.10.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.02.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Victoria Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Skarmeta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Jara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-015-1679-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aurousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Vuillerme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delatorre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.02.035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Khuong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lecheval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076531" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Golli Rami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grenouilleau Pascal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menu Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2011.27116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.08.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Golli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Menu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2006.10.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grenouilleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rouveyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7753(98)00123-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KCDLJMW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Melka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(97)81598-X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQRTM3W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01890815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01730492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2017.0-117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.173" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cimmino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2016.174" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Treboux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zufferey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2015.54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Veynandt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roduit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2014.56" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jourdan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Asensio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouteille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688414v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/369/1/012030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joseph" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfin Braga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrick Roccia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gengembre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thuillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie La Torre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Veynandt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Ghatuary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768703v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757397v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bounaceur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poussin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.793641" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Sureda Truyols" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537708v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Morlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caccavelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boularan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mode" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fonzes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gschwind" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615300v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00615438v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andrieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Houzelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Francois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00158153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>