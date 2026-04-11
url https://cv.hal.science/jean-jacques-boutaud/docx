--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -984,1400 +984,1400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justice, la communication en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique au-dessus du panier ? Crise sanitaire et formes de résilience alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03123128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'éthique au-dessus du panier ? Crise sanitaire et formes de résilience alimentaire</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'expérience à l'existence. Le goût, le social, le modal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.37-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03123167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience comme lieu commun de l'exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (1), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.083.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burzala-Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.8172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and culture. Cultural patterns and practices related to food in everyday life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Becuţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Reviews and Research in Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/irsr-2016-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prudence empirique et risque interprétatif, 20 hors-série, pp.341-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin et l’éveil des sens. L’expérience du goût en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (74), pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.074.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthésique et l’épiphanique: Traces figuratives de la saveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (211), pp.203-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2016-0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin et l'éveil des sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et imaginaire. Incarnation et incorporation du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kilien Stengel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'expérience à l'existence. Le goût, le social, le modal</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention de la Cité. Label Unesco et identités gastronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.005.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation entre identité et altérité. Le Soi et l’Autre sous différents régimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Stano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CE QUE LES MÉDIAS FONT AUX CHEFS… ET RÉCIPROQUEMENT. VISIBILITÉ MÉDIATIQUE ET RÔLES SYMBOLIQUES DES CHEFS ROUMAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Parlers de table et discours alimentaires, dir. P. Lardellier, 6.2, pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...384 lines deleted...]
-                <w:t xml:space="preserve">Le vin et l'éveil des sens</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émotion gustative et spirituelle. Le vin, l’âme et l’émoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-[...391 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2549,200 +2549,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie des signes au sein de la communication : vers une sémiotique communicationnelle</w:t>
+                <w:t xml:space="preserve">La vie des signes au sein de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication : vers une sémiotique communicationnelle, 3, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication. Vers une sémiotique communicationnelle, 3, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La vie des signes au sein de la communication</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie des signes au sein de la communication : vers une sémiotique communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication. Vers une sémiotique communicationnelle, 3, pp.en ligne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication : vers une sémiotique communicationnelle, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01139353v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIgures du sacré</w:t>
               </w:r>
@@ -4158,165 +4158,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'assiette et le rhizome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication alimentaire : discours, pratiques, représentations 89e congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre ComSanté (UQAM) et équipe NUTRISS (Université Laval), May 2022, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles convivialités pour mieux appréhender et découvrir le vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Wine Tech Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wine Paris - Vinexpo, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582418v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03679361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qu’est ce que la gastronomie »16èmes Rencontres François Rabelais, en lignehttps://www.youtube.com/watch?v=pnrlJrFw7_Y</w:t>
               </w:r>
@@ -4499,217 +4499,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Publics de la culture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sommes-nous sûrs que nos légumes sont bio ?L’exposome comme lien entre sciences humaines et sociales - naturelles et formelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Mantha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prescriptions, injonctions, et choix alimentaires – Approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502139v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03502133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiotique du goût et de la sensibilité alimentaire</w:t>
               </w:r>
@@ -5483,50 +5483,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01836508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'acte culinaire : du discours aux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5561,73 +5682,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales du réseau IRIS (Semdoc 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait maison : organisation et anticipation de la décision culinaire quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5669,178 +5790,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Convention Internationale d’Histoire et des Cultures de l’Alimentation (IEHCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817663v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-01836508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques aux ressources informationnelles des cuisiniers du quotidien</w:t>
               </w:r>
@@ -6098,51 +6098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6275,77 +6275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hofleitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6446,178 +6446,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’expérience à l’existence. À la recherche d’un discours pos-expérientiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie. Entre sens et expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01996116v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03129168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
               </w:r>
@@ -7617,51 +7617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passions dévorantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t>
             </w:r>
           </w:p>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8256,207 +8256,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un mode devenu food ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Armançon, 2010, Un monde devenu food ?, 978-2-84479-145-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La médiatisation du culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Necplus. Communication &amp; Langages (164), pp.33-40, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Madelon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01139378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiatisation du culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°164, 2010, médiatisation du culinaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10384,51 +10384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10578,51 +10578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur c'est maintenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10891,165 +10891,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’OUTIL ET L’ETHOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique, mode d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-44, 2015, 9782356873590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sensible et communication.De l'incantation à l'incarnation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensible et communication. Du cognitif au symbolique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-35, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03130224v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01139494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immatériel pour matière.</w:t>
               </w:r>
@@ -11775,50 +11775,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gastronomie et Communication - Entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11833,145 +11921,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573358v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03766799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
               </w:r>
@@ -12569,51 +12569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4C2D3E7"/>
+    <w:nsid w:val="20259920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12800,51 +12800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-boutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033558191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04099824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.6818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Becu&#355;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marinescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/irsr-2016-0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.074.0110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2016-0109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.415" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.453-470" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04040035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Mantha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139485v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139349v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sous La" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597139v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/vigne-et-vin/658-vin-et-gastronomie-9782364413078.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/lhomme-trace/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bratu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573358v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766799v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-boutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033558191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04099824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.6818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Becu&#355;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marinescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/irsr-2016-0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.074.0110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2016-0109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.453-470" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04040035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Mantha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139485v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sous La" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597139v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/vigne-et-vin/658-vin-et-gastronomie-9782364413078.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/lhomme-trace/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bratu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766799v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>