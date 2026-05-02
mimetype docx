--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -482,2412 +482,2412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur Construire l’événement. Les médias et l’accident de Three Mile Island, d’Eliseo Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.317-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La séquence expérientielle à travers l'œnotourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 263, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OEnogastronomie et résilience des territoires. L'imaginaire post-Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité d'origine contrôlée. Les discours négociés autour du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (18), pp.145-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.018.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ressources aux pratiques informationnelles des cuisiniers du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 20/3A (S1), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes résilientes de la convivialité en confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Formes de la commensalité : dispositifs rituels autour du manger., 124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/as.6818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03123063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice, la communication en procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilien Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique au-dessus du panier ? Crise sanitaire et formes de résilience alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03123128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilien Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'expérience à l'existence. Le goût, le social, le modal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.37-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03123167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience comme lieu commun de l'exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (1), pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.083.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burzala-Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.8172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin et l'éveil des sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and culture. Cultural patterns and practices related to food in everyday life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Becuţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Reviews and Research in Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/irsr-2016-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prudence empirique et risque interprétatif, 20 hors-série, pp.341-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin et l’éveil des sens. L’expérience du goût en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (74), pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.074.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthésique et l’épiphanique: Traces figuratives de la saveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (211), pp.203-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2016-0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention de la Cité. Label Unesco et identités gastronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.005.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation entre identité et altérité. Le Soi et l’Autre sous différents régimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Stano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et imaginaire. Incarnation et incorporation du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émotion gustative et spirituelle. Le vin, l’âme et l’émoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CE QUE LES MÉDIAS FONT AUX CHEFS… ET RÉCIPROQUEMENT. VISIBILITÉ MÉDIATIQUE ET RÔLES SYMBOLIQUES DES CHEFS ROUMAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Parlers de table et discours alimentaires, dir. P. Lardellier, 6.2, pp.131-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie des signes au sein de la communication : vers une sémiotique communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine du sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43, pp.317-336. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31610⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Figures du sacré, 23, pp.7-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie des signes au sein de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication. Vers une sémiotique communicationnelle, 3, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie des signes au sein de la communication : vers une sémiotique communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pdc.018.0145⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication : vers une sémiotique communicationnelle, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIgures du sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Figures du sacré, 23, pp.7-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bastien</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer sur le goût, du discours à la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...1121 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-[...819 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1 (11)), pp.215-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3526,50 +3526,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (13), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pumus.2009.1494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La convivialité en entreprise. Topique et topographie d'une figure sensible.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3578,217 +3669,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.141-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiotique et communication en bonne intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134827v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00454053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérités et trompe-l’œil sur l’image</w:t>
               </w:r>
@@ -4158,368 +4158,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles convivialités pour mieux appréhender et découvrir le vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences Wine Tech Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wine Paris - Vinexpo, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'assiette et le rhizome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication alimentaire : discours, pratiques, représentations 89e congrès de l'Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre ComSanté (UQAM) et équipe NUTRISS (Université Laval), May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esthétisation du légume.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Heilbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Wine Tech Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wine Paris - Vinexpo, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Fruits et légumes : les nouveaux rois de la cuisine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qu’est ce que la gastronomie »16èmes Rencontres François Rabelais, en lignehttps://www.youtube.com/watch?v=pnrlJrFw7_Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Taranto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastronomies pour tous ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128366v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03502107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t>
               </w:r>
@@ -4827,1827 +4827,1827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cooking a meal at home: the impact of contextual elements in culinary decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pangborn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Repas Gastronomique des Français. De la question identitaire à la valorisation de l'immatériel par l'Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57èmes Journées d'études de l'Association Française des Diététiciens Nutritionnistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça fait du bien de décoder. Quand le goût fait sa pub.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Petitimbert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle éducation au goût pout le jeunesse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELOGE DU FIGURATIF EN COMMUNICATION Eléments de sémiotique relationnelle en alimentation et gastronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres AGAP (Alimentation, Gastronomie et Analyse des Pratiques communicationnelles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça fait du bien de décoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle éducation au goût pour la jeunesse ? 15èmes Rencontres François Rabelais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEHCA - Tours, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture et la mise en scène du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montrer et interpréter la vigne et le vin. Cités, musées, centres d'interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cooking a meal at home: the impact of contextual elements in culinary decision</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bastien</w:t>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangborn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'expérience à l'existence. Le goût, le social, le modal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiche del gusto. Mondi comuni, fra sensibiltà estetiche e tendenze alimentari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Palerme, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03128880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait maison : organisation et anticipation de la décision culinaire quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième Convention Internationale d’Histoire et des Cultures de l’Alimentation (IEHCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte culinaire : du discours aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales du réseau IRIS (Semdoc 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01836508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les modalités de l'acte culinaire quotidien, un enjeu méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs, Laboratoire Gériico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques aux ressources informationnelles des cuisiniers du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...253 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation en savoirs, regards croisés sur l'information, la communication, l’éducation en matière d’alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wine tourism to wine and food tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Annual Conference of EATSA – Euro-Asia Tourism Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chiasme terminanalogique. Verbaliser le figuratif et figurativiser le verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminologies gastronomiques et œnologiques. Patrimoine et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au cœur de l'acte culinaire quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Congrès de la SFSIC - Création, créativité et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérience à l’existence. À la recherche d’un discours pos-expérientiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie. Entre sens et expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01996116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le cadre expérientiel du goût. Quand l’accord se crée entre forme du goût et forme de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Vin et Gastronomie. Regards croisés - Chaire Unesco Culture et Traditions du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03128916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,64 +6763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Taranto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres François Rabelais 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Dec 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6858,51 +6858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bar à vin dans un établissement de santé : un dispositif innovant d’atelier thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées méditerranéennes vin et nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6979,51 +6979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
@@ -7052,51 +7052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,325 +7268,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la préfiguration et le dispositif de l'acte culinaire à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales de la SFSIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The culinary act in everyday life : definition and pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cook and Health Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, London, United Kingdom. pp.33 - 40, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait maison : l'impact des formes d'organisation sur la décision culinaire quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de la Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666565v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01577283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7617,51 +7617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passions dévorantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t>
             </w:r>
           </w:p>
@@ -7750,51 +7750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilien Stengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7900,51 +7900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gastronomie au cœur de la Cité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8256,663 +8256,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La médiatisation du culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Necplus. Communication &amp; Langages (164), pp.33-40, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un mode devenu food ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'Armançon, 2010, Un monde devenu food ?, 978-2-84479-145-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiatisation du culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°164, 2010, médiatisation du culinaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes et scénographies alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Necplus. Communication &amp; Langages (164), pp.33-40, 2010</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avignon Université, 13, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La médiatisation du culinaire</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">n°164, 2010, médiatisation du culinaire</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès-Lavoisier. 2007, 978-2-7462-1825-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Avignon Université, 13, 2009</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03596863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes gourmandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Rocher, 2006, 2-911361-80-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Hermès-Lavoisier. 2007, 978-2-7462-1825-3</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sens gourmand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Rocher, 2005, 978-2911361777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Rocher, 2006, 2-911361-80-6</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire de la table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2004, 2-7475-6715-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Rocher, 2005, 978-2911361777</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunicare, semiotica si semne publicitare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tritonic. , 2004, 973-8497-56-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558194v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03629742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémio-anthropolgie du sensible</w:t>
               </w:r>
@@ -9134,281 +9134,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagement et légitimation des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Le Foulgoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 241-254, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie : question tarte à la crème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dijon. La cité, la gastronomie et le vin. Actes du Congrès ANVOVART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, ANCOVART, pp.25-28, 2024, 0981 29 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photogénie de la publicité alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dessous de la publicité. Approche théorique, contenus, canaux et métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.80-88, 2024, Les dessous de, 9782340-089396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597139v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-04884329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves aux trésors – « Mon petit cabinet de curiosité »</w:t>
               </w:r>
@@ -9676,320 +9676,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traces expérientielles et formes de vie. Sémiogenèse d'une séquence expérientielle à la Cité des vins (Bordeaux).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03123139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le chiasme terminanalogique. Verbaliser le figuratif et figurativiser le verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminologies gastronomiques et œnologiques. Aspects patrimoniaux et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03125041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traces expérientielles et formes de vie. Sémiogenèse d'une séquence expérientielle à la Cité des vins (Bordeaux).</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique, marketing et communication sur une trajectoire modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">La sémiotique et son autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le cadre expérientiel du goût. Quand l’accord se crée entre forme du goût et forme de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyne Pérard; Olivier Jacquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vin et Gastronomie. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-187, 2019, Sociétés, 978-2-36441-307-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03126582v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03126447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin et gastronomie. Faire vivre expérience et existence en bons termes</w:t>
               </w:r>
@@ -10143,51 +10143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin à l'hôpital : un bar à vin en centre anti-cancer. Un dispositif innovant d'atelier thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vin, nutrition méditerranéenne et santé : une association vertueuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-138, 2017</w:t>
@@ -10296,760 +10296,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le futur c'est maintenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilien Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kilien Stengel, Jean-Jacques Boutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cités de la gastronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications publiques et organisationnelles. Intersections des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, communicare.ro, pp.23-34, 2016, 978-973-711-550-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01356105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harmattan, collection questions alimentaires et gastronomiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRITS ET DISCOURS CULINAIRES : QUAND LES MOTS SE METTENT A TABLE </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-345, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer la Cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gastronomie au coeur de la Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-24, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensible et communication.De l'incantation à l'incarnation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t>
+              <w:t xml:space="preserve">Sensible et communication. Du cognitif au symbolique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-35, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03130224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’OUTIL ET L’ETHOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sémiotique, mode d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-44, 2015, 9782356873590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique, mode d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthelot-Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique, mode d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Editions le Bord de l'Eau, pp.5-14, 2015, Sémiotique, mode d'emploi, 9782356873590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de soif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité d’Erving Goffman. De l’interaction à l’institution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03130249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin de marque ou l’art de négocier son image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La marque et le vin. Vins de marques, marques des vins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Centre d'Histoire de la Vigne et du Vin; Centre Beaunois d’Études Historiques, pp.113-124, 2015, Cahiers d'histoire de la vigne et du vin, 2000128471308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126586v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03130224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immatériel pour matière.</w:t>
               </w:r>
@@ -11266,361 +11266,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'étiquette et la robe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Genin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déconstruire l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.107-117, 2011, 978-2859446635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indicible et l’indiciel. Empreinte gustative et trace figurative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'homme trace. Perspectives anthropologiques des traces contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.151-170, 2011, 978-2-271-07104-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de lier nos manières de table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Lardellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opéra bouffe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.13-18, 2011, 9782847693027 (2847693025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La moisson du signe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Gleize. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bonhuer est dans les blés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-120, 2011, 978-2815902038 (2815902036)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine Immatériel et identité culturelle. Le repas gastronomique des Français reconnu par l'UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Csergo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Lardellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métamorphose des cultures. Sociétés et organisations à l'ère de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. universitaires de Dijon, 2011, 2915611998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indicible et l'indiciel : empreinte gustative et trace figurative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11640,130 +11713,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Galinon-Ménélec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homme trace. Perspectives anthropologiques des traces contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-2271071392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139512v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01139516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11775,445 +11775,445 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gastronomie et Communication - Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Brachet</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.13-20</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image en propre du savon dans la publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.94-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01139525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, cuisine et dépendances mutuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01139522v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01139525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulpe fiction.</w:t>
               </w:r>
@@ -12569,51 +12569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20259920"/>
+    <w:nsid w:val="F8DF569B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12800,51 +12800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-boutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033558191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04099824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.6818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Becu&#355;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marinescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/irsr-2016-0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.074.0110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2016-0109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.453-470" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1494" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04040035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Mantha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139485v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sous La" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597139v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/vigne-et-vin/658-vin-et-gastronomie-9782364413078.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/lhomme-trace/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bratu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139518v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139516v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766799v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-boutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033558191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04099824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.6818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Becu&#355;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marinescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/irsr-2016-0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.074.0110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2016-0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.453-470" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1494" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04040035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Mantha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139485v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139349v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sous La" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/vigne-et-vin/658-vin-et-gastronomie-9782364413078.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/lhomme-trace/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139345v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bratu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139518v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139513v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139512v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573358v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766799v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>