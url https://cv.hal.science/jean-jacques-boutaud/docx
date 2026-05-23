--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,12514 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12462 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques BOUTAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Jacques BoutaudProfesseur émérite en sciences de l'information et de la communicationUniversité de Bourgogne. (Cimeos)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-jacques-boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2210-3620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033558191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wZ4ETFQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud est, depuis janvier 2020,  Professeur Émérite en Sciences de l’Information-Communication à</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’Université de Bourgogne (dernier grade en activité : Professeur Classe Exceptionnelle, CE2), rattaché à</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CIMEOS (EA4177, Dijon). Responsable des équipes de recherche en SIC de l'Université de Bourgogne, LIMCI (1996-2003),</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LIMSIC (2003-2011), LIMSIC (2011-2018). Recherches : sémiotique et communication ; sémiotique du sensible ;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sémiotique alimentaire et gastronomique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales repsonsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">- Vice-Président de l'Université de Bourgogne (2016-2020) ;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">- co-responsable scientifique du Groupement d’Intérêt Public BVV (Bourgogne Vigne et Vin), de 2015 à 2020 ;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">- directeur du master MASCI (Master Spécialisé en Stratégies de Communication Internationale),</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de sa création en 1993 à 2019 et responsable des mentions Master information-communication de l’UB jusqu'en 2020 ;</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nationales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du Conseil National des Universités (71ème section) de 2003 à 2007, et de 2009 à 2011</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">et  de la SFSIC (Vice-Président Formation), de 1998 à 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président du Comité national d’attribution de la Prime d’Excellence Scientifique (PES 2011, PES 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et membre des comités PES 2009 et 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : AERES et Hcéres de 2008 à 2017 (Président et membre de Comités) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hcéres, département évaluation des formations, de 2017 à 2021 ; expertises  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , Chaire Gutenberg, Labex, FNRS (Belgique), FNS (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement et valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Comité d’Orientation Scientifique CIGV (Cité Internationale de la Gastronomie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et du Vin de Dijon) ; Comité de Pilotage de la Cité des Climats et des Vins et de Bourgogne (Beaune) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique de l’Association des Climats du vignoble de Bourgogne - Patrimoine mondial ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique de l’IEHCA (Tours) ; Conseil scientifique CELSA-Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le francophone et le francophile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, serie nouă, anul XXXVI (nr. 3–4), pp.173-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le figuratif de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence expérientielle à travers l'œnotourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 263, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Construire l’événement. Les médias et l’accident de Three Mile Island, d’Eliseo Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.317-336. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEnogastronomie et résilience des territoires. L'imaginaire post-Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité d'origine contrôlée. Les discours négociés autour du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (18), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.018.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources aux pratiques informationnelles des cuisiniers du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 20/3A (S1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs9.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes résilientes de la convivialité en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Sémiotiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Formes de la commensalité : dispositifs rituels autour du manger., 124, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/as.6818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice, la communication en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique au-dessus du panier ? Crise sanitaire et formes de résilience alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience à l'existence. Le goût, le social, le modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.37-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience comme lieu commun de l'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (1), pp.61-67. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.083.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image des légumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Burzala-Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.8172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and culture. Cultural patterns and practices related to food in everyday life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Becuţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Marinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reviews and Research in Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/irsr-2016-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prudence empirique et risque interprétatif, 20 hors-série, pp.341-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l’éveil des sens. L’expérience du goût en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (74), pp.110-119. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.074.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthésique et l’épiphanique: Traces figuratives de la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (211), pp.203-229. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2016-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin et l'éveil des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et imaginaire. Incarnation et incorporation du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la Cité. Label Unesco et identités gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (2), pp.65-82. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.005.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation entre identité et altérité. Le Soi et l’Autre sous différents régimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Stano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE QUE LES MÉDIAS FONT AUX CHEFS… ET RÉCIPROQUEMENT. VISIBILITÉ MÉDIATIQUE ET RÔLES SYMBOLIQUES DES CHEFS ROUMAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Parlers de table et discours alimentaires, dir. P. Lardellier, 6.2, pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émotion gustative et spirituelle. Le vin, l’âme et l’émoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Figures du sacré, 23, pp.7-30. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.8329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des signes au sein de la communication : vers une sémiotique communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot-Guiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des signes au sein de la communication : vers une sémiotique communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot-Guiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication : vers une sémiotique communicationnelle, 3, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des signes au sein de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot-Guiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication. Vers une sémiotique communicationnelle, 3, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIgures du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Figures du sacré, 23, pp.7-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer sur le goût, du discours à la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1 (11)), pp.215-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuration du goût et webdesign de la saveur, entre esthésie et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Episteme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthésique et l’esthétique. La figuration de la saveur comme artification du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'ratification du culinaire, 2 (34), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.034.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps mal aimé, corps malmené. Recettes miracles à pleins régimes médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La fin des régimes ?, n°30, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethos de la convivialité, de la table à la tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 1 (3), pp.453-470. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethos de la convivialité. De la table à la tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (3), pp.453-470. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rin.1.453-470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espresso ma non troppo. Del tempo y la lentitud en el ritual del café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tópicos del Seminario: Revista de Semiótica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Identities and Constructing Meaning in Interpersonal Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXXXI, pp. 85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outil et l’ethos. Quand sémiotique, communication et organisation progressent dans l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, sémiotique dans les organisations, 39, pp.17-36. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.3037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convivialité en entreprise. Topique et topographie d'une figure sensible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et communication en bonne intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (13), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.2009.1494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérités et trompe-l’œil sur l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence, nouveau régime visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Transparence et communication, 22, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique du corps sensible : le cas des arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daruma : revue internationale d'études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Arts martiaux, 8-9, pp.327-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûtons voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Images du goût, 5, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03628852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie, question tarte à la crème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité, gastronomie et vins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANCOVART - Association nationale des guides-conférenciers des Villes et Pays d’art et d’histoire, Jan 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assiette et le rhizome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication alimentaire : discours, pratiques, représentations 89e congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre ComSanté (UQAM) et équipe NUTRISS (Université Laval), May 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles convivialités pour mieux appréhender et découvrir le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Wine Tech Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wine Paris - Vinexpo, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est ce que la gastronomie »16èmes Rencontres François Rabelais, en lignehttps://www.youtube.com/watch?v=pnrlJrFw7_Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastronomies pour tous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétisation du légume.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Heilbrunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits et légumes : les nouveaux rois de la cuisine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du numérique et médiation muséale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Meliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publics de la culture à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Potiers - Fabricc : Équipe interdisciplinaire de chercheurs dédiée aux Industries Culturelles et Créatives, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommes-nous sûrs que nos légumes sont bio ?L’exposome comme lien entre sciences humaines et sociales - naturelles et formelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier L. Mantha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prescriptions, injonctions, et choix alimentaires – Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique du goût et de la sensibilité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémiotique et les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, NYON, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire(s) des vins de voile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium Histoires des vins de voile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lons-le-Saunier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Repas Gastronomique des Français. De la question identitaire à la valorisation de l'immatériel par l'Unesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57èmes Journées d'études de l'Association Française des Diététiciens Nutritionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça fait du bien de décoder. Quand le goût fait sa pub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Petitimbert,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle éducation au goût pout le jeunesse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELOGE DU FIGURATIF EN COMMUNICATION Eléments de sémiotique relationnelle en alimentation et gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres AGAP (Alimentation, Gastronomie et Analyse des Pratiques communicationnelles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça fait du bien de décoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle éducation au goût pour la jeunesse ? 15èmes Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA - Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture et la mise en scène du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montrer et interpréter la vigne et le vin. Cités, musées, centres d'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking a meal at home: the impact of contextual elements in culinary decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangborn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les modalités de l'acte culinaire quotidien, un enjeu méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs, Laboratoire Gériico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience à l'existence. Le goût, le social, le modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche del gusto. Mondi comuni, fra sensibiltà estetiche e tendenze alimentari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Palerme, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait maison : organisation et anticipation de la décision culinaire quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième Convention Internationale d’Histoire et des Cultures de l’Alimentation (IEHCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte culinaire : du discours aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales du réseau IRIS (Semdoc 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux ressources informationnelles des cuisiniers du quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation en savoirs, regards croisés sur l'information, la communication, l’éducation en matière d’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From wine tourism to wine and food tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Annual Conference of EATSA – Euro-Asia Tourism Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiasme terminanalogique. Verbaliser le figuratif et figurativiser le verbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies gastronomiques et œnologiques. Patrimoine et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité au cœur de l'acte culinaire quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la SFSIC - Création, créativité et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le cadre expérientiel du goût. Quand l’accord se crée entre forme du goût et forme de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Vin et Gastronomie. Regards croisés - Chaire Unesco Culture et Traditions du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation Table ronde plénière &amp;quot;Cuisine télégénique et recettes européennes&amp;quot; animée par Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres François Rabelais de Tours "Cuisines d'Europe, Cuisine européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience à l’existence. À la recherche d’un discours pos-expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie. Entre sens et expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tajariol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de modèle culinaire français?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres François Rabelais 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation (IEHCA). FRA., Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bar à vin dans un établissement de santé : un dispositif innovant d’atelier thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées méditerranéennes vin et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Andréys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIFREQ : données empiriques et risques interprétatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : problématisation sensible autour d'une mise en forme du lien communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française des Sciences de l’Information et de la Communication 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The culinary act in everyday life : definition and pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cook and Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, London, United Kingdom. pp.33 - 40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fait maison : l'impact des formes d'organisation sur la décision culinaire quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de la Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la préfiguration et le dispositif de l'acte culinaire à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de la SFSIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions dévorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible et communication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. 2016, 9--781784-0511259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible et communication: du cognitif au symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iste éditions, pp.249, 2016, 978-1-78405-125-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon, 2016, 978-2-36441-198-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire alimentaire et gustatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8 (2), 2015, ESSACHESS - Journal for Communication Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot-Guiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'Eau. 2015, Benoît Heilbrunn, 9782356873590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN - Editions Universitaires de Lorraine. Questions de Communication (23), 2013, Figures du sacré, 978-2-8143-0162-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il senso goloso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni ETS. Edizioni ETS, 2011, Il senso goloso, Pierluigi Basso, 978-884673124-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mode devenu food ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Armançon, 2010, Un monde devenu food ?, 978-2-84479-145-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Madelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Necplus. Communication &amp; Langages (164), pp.33-40, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation du culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Madelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°164, 2010, médiatisation du culinaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes et scénographies alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université, 13, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier. 2007, 978-2-7462-1825-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03596863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes gourmandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Rocher, 2006, 2-911361-80-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sens gourmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Rocher, 2005, 978-2911361777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicare, semiotica si semne publicitare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tritonic. , 2004, 973-8497-56-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2004, 2-7475-6715-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémio-anthropolgie du sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lardellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASBL Degrés. 113, 2003, Sémio-anthropologie du sensible, 07708378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03580924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. , 1998, Champs Visuels, 9782738470430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le symbolique ou le décollement du signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche sémiologique de la gastronomie : Objets, signes, rituels et symboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-12, 2025, Questions alimentaires et gastronomiques, 978-2-336-56701-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogénie de la publicité alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la publicité. Approche théorique, contenus, canaux et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-88, 2024, Les dessous de, 9782340-089396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie : question tarte à la crème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dijon. La cité, la gastronomie et le vin. Actes du Congrès ANVOVART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, ANCOVART, pp.25-28, 2024, 0981 29 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et légitimation des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Le Foulgoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 241-254, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves aux trésors – « Mon petit cabinet de curiosité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IBICT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Jeanneret. Trivialidade e mediaçoes da cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-107, 2022, 978-65-89167-52-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche holistique du soin à domicile.Esthésie, esthétique, éthique, esth-éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH Édition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste du prendre soin à domicile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-108, 2021, Manifeste du prendre soin à domicile, 978-2-84874-820-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matières de table. Fantaisies gourmandes de Jacques Fontanille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À même le sens. Hommage à Jacques Fontanille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-198, 2021, À même le sens, 978-2-35935-320-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03415284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme resilienti della convivialità durante il lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodscapes. Cibo in Città</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis Insegne, pp.35-51, 2021, 978-88-5758-190-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiasme terminanalogique. Verbaliser le figuratif et figurativiser le verbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies gastronomiques et œnologiques. Aspects patrimoniaux et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03125041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces expérientielles et formes de vie. Sémiogenèse d'une séquence expérientielle à la Cité des vins (Bordeaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la communication et la trace numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le cadre expérientiel du goût. Quand l’accord se crée entre forme du goût et forme de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Pérard; Olivier Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vin et Gastronomie. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-187, 2019, Sociétés, 978-2-36441-307-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique, marketing et communication sur une trajectoire modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémiotique et son autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien et bon manger aujourd’hui. Le rapport à notre alimentation et à la santé : 3 questions à Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger. Penser l’alimentation du quotidien à notre institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et gastronomie. Faire vivre expérience et existence en bons termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Verdier; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du sens à l’expérience. Gastronomie et œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2018, 978-2-37496-067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin à l'hôpital : un bar à vin en centre anti-cancer. Un dispositif innovant d'atelier thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vin, nutrition méditerranéenne et santé : une association vertueuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-138, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du goût et corps gourmand. Une approche sensible des traces figuratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace. Des traces du corps au corps-trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-253, 2017, 9782271114174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cités de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications publiques et organisationnelles. Intersections des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, communicare.ro, pp.23-34, 2016, 978-973-711-550-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01356105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, collection questions alimentaires et gastronomiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITS ET DISCOURS CULINAIRES : QUAND LES MOTS SE METTENT A TABLE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer la Cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au coeur de la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur c'est maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel, Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin de marque ou l’art de négocier son image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La marque et le vin. Vins de marques, marques des vins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Centre d'Histoire de la Vigne et du Vin; Centre Beaunois d’Études Historiques, pp.113-124, 2015, Cahiers d'histoire de la vigne et du vin, 2000128471308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03126586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de soif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité d’Erving Goffman. De l’interaction à l’institution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03130249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot-Guiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique, mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions le Bord de l'Eau, pp.5-14, 2015, Sémiotique, mode d'emploi, 9782356873590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’OUTIL ET L’ETHOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotique, mode d'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-44, 2015, 9782356873590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible et communication.De l'incantation à l'incarnation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensible et communication. Du cognitif au symbolique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-35, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03130224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immatériel pour matière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention de la Valeur Universelle Exceptionnelle. Une utopie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le goût à des fins durables. Slow Food ou l'éthique du mangeur responsable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement, de la société aux organisations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03130604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacré et son terroir. De la communication des maisons de vin et de champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et sacré. Regards transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.377-391, 2012, Entreprise et sacré. Regards transdisciplinaires, 978-2-7462-4500-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moisson du signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Gleize. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bonhuer est dans les blés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-120, 2011, 978-2815902038 (2815902036)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indicible et l’indiciel. Empreinte gustative et trace figurative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme trace. Perspectives anthropologiques des traces contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.151-170, 2011, 978-2-271-07104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de lier nos manières de table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opéra bouffe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.13-18, 2011, 9782847693027 (2847693025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine Immatériel et identité culturelle. Le repas gastronomique des Français reconnu par l'UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose des cultures. Sociétés et organisations à l'ère de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. universitaires de Dijon, 2011, 2915611998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indicible et l'indiciel : empreinte gustative et trace figurative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Galinon-Ménélec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme trace. Perspectives anthropologiques des traces contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2271071392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étiquette et la robe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Genin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déconstruire l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.107-117, 2011, 978-2859446635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie et Communication - Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, cuisine et dépendances mutuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image en propre du savon dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulpe fiction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maigrir à plein régime médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sensible du Crowdsourcing dans le design de meuble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] WELIENCE / SATT GRAND EST; CIMEOS; JP GRUHIER SOC. 2013, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12569,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8DF569B"/>
+    <w:nsid w:val="997FF7BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12800,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-boutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033558191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685640v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04099824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.6818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Becu&#355;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marinescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/irsr-2016-0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.074.0110" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2016-0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8329" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.453-470" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1494" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04040035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Mantha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139485v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139349v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sous La" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447183v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597139v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415284v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/vigne-et-vin/658-vin-et-gastronomie-9782364413078.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/lhomme-trace/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139345v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bratu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139518v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139513v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139512v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573358v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766799v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-boutaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2210-3620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033558191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wZ4ETFQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04099824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.018.0145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.6818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Becu&#355;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marinescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/irsr-2016-0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.074.0110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2016-0109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125870v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.415" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.034.0085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.1.453-470" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2009.1494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01858608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Boutaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04040035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sanner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meliani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Mantha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582333v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128372v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petitimbert," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Brouard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129168v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tichit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579859v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139349v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sous La" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Veron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lardellier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414184v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720592v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179768v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/vigne-et-vin/658-vin-et-gastronomie-9782364413078.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/vie-des-campus/actualites/parution-de-l-ouvrage-collectif-quot-du-sens-a-l-experience-gastronomie-et-nologie-au-prisme-de-leurs-terminologies-quot,10227,18297.html?args=AlQ8JO5eyd_FoelMj3D9TXplg2qik5GJLIdZrGMBWfVrsx_HTjdoplg5iaeZGab1LSLiHH7aWTgwcGWUzR6sdg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126467v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/lhomme-trace/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356105v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139345v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139494v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bratu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139564v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139518v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139515v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Csergo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139512v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139525v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>