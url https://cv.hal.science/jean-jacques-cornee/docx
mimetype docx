--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques Cornée </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Caribbean Magmatic Evolution: The British Virgin Islands as a Transition Between the Greater and Lesser Antilles Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gc012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the late Frasnian semichatovae Event on the deep shelf of North Gondwana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2024-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean biodiversity shaped by subduction zone processes along the Lesser Antilles arch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydian Boschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.900. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02828-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Aegean Last Interglacial faunas into the Mediterranean palaeobiogeographic framework: New evidence from Karpathos (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Thivaiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.80-98. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Pleistocene coastal ecosystem in French Guiana was hyperdiverse relative to today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde N Wieringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orangel Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (14), pp.e2311597121. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2311597121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faults as tsunami sources in the upper plate of the Lesser Antilles subduction zone: the case study of the Morne Piton fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-3129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene upper bathyal communities in fault-bounded paleovalleys of the island of Rhodes (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Thivaiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (10), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2024.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Palaeoecological and Morphological Response of Globorotalia menardii to Environmental Stress Conditions Preceding the Tortonian–Messinian Boundary in the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Besiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.1228. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11061228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (8), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.106264. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Northern Part of the Lesser Antilles Arc—Geochemical Constraints From St. Barthélemy Island Lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Zami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.e2022GC010482. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Geochemical Signatures of the Upper Miocene (Tortonian—Messinian) Sedimentary Succession Onshore Crete Island, Greece: Implications for Hydrocarbon Prospectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Maravelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Bellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthos Botziolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1323. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10091323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a Shallow Volcanic Arc Pluton During Arc Migration: A Tectono-Thermal Integrated Study of the St. Martin Granodiorites (Northern Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03594271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-Gondwana – Laurussia dynamic paleogeography challenged by magnetic susceptibility through the Famennian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mossoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.263 - 272. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2021.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor G. Cerpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (11), pp.e2021TC006885. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unpredicted ancient colonization of the West Indies by North American rodents: dental evidence of a geomorph from the early Oligocene of Puerto Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vélez-Juarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lázaro W Viñola López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.2021-2039. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.1388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongated giant seabed polygons and underlying polygonal faults as indicators of the creep deformation of Pliocene to recent sediments in the Grenada Basin, Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Oliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (12), pp.e2021GC009809. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene carbonate systems of Saint Barthélemy, Lesser Antilles: stratigraphy and general organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Len Léticée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletters on Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.461-478. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/nos/2020/0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Devonian–Carboniferous boundary in the stratotype area (SE Montagne Noire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hartenfels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Aretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12549-019-00402-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean intra-plate deformation: Paleomagnetic evidence from St. Barthélemy Island for post-Oligocene rotation in the Lesser Antilles forearc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydian M Boschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidewij A.W. Gossink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 777, pp.228323. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Triassic sedimentary environment of the eastern parts of the Song Da and Sam Nua basins alongside the Indosinian Song Ma suture, Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.104067. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02315262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene intra-plate shortening responsible for the rise of a faunal pathway in the northeastern Caribbean realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J J van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.e0241000. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0241000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results based on geochemical sedimentary constraints on the hydrocarbon potential and depositional environment of a Messinian sub-salt mixed siliciclastic-carbonate succession onshore Crete (Plouti section, eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios D Zarkogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ages and stratigraphical architecture of late Miocene deposits in the Lorca Basin (Betics, SE Spain): New insights for the salinity crisis in marginal basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.105700. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic motion in oblique subduction forearcs: insights from the revisited Middle and Upper Pleistocene deposits of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatsby Emperatriz Lopez-Otalvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (1), pp.78-96. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2018-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology and sequence stratigraphy of the late-Messinian - Early pliocene continental to marine deposits of the Boudinar basin (North Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Merzeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azdimousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.205-223. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal fish otoliths from the early Pleistocene of Rhodes (eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Agiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated facies analysis, magnetic susceptibility and sea-level fluctuations in the Frasnian (Upper Devonian) of the NW Algerian Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156 (8), pp.1295-1310. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756818000626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding sea surface and paleoclimate conditions in the eastern Mediterranean over the Tortonian-Messinian Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Zarkogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 534, pp.109312. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing uplift rates and Pleistocene marine terraces settlement in the central lesser Antilles fore-arc (La Desirade Island, 16 degrees N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 508, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indosinian orogeny: A perspective from sedimentary archives of north Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 158, pp.352-380. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene marine fish invasions and paleoenvironmental reconstructions in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Agiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Girone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.80-99. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental changes at the Tortonian/Messinian boundary: A deep-sea sedimentary record of the eastern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hara Drinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 505, pp.217-233. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trench Bending Initiation: Upper Plate Strain Pattern and Volcanism. Insights From the Lesser Antilles Arc, St. Barthelemy Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (9), pp.2777-2797. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017TC004921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messinian salinity crisis record under strong freshwater input in marginal, intermediate, and deep environments: The case of the North Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Tsourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.316-335. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene (Calabrian) deep-water corals and associated biodiversity in the eastern Mediterranean (Karpathos Island, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Zibrowius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.923-933. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity controls on the late Miocene eastern Mediterranean fish fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Agiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nefeli Kafousia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.1147-1159. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1355-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of enhanced late Pliocene tectono-volcanic activity in the Lesser Antilles forearc basin: Insights into the long-term behaviour of the Lesser Antilles subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (4), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conodont biostratigraphy and palaeoenvironmental trends during the Famennian (Late Devonian) in the Thuringian Buschteich section (Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Charruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletters on Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.71-89. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/nos/2016/0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of uplifted Quaternary hemipelagic deposits from the Dodecanese island of Rhodes (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatsby Emperatriz Lopez-Otalvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiaan van Baak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Pliocene tectonostratigraphic framework of the Provence continental shelf (eastern Gulf of Lion, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Miocene Mediterranean-Atlantic connections through the North Rifian Corridor: New insights from the Boudinar and Arbaa Taourirt basins (northeastern Rif, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Achalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azdimousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.131-152. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian erosional surface and early Pliocene reflooding in the Alboran Sea: New insights from the Boudinar basin, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Achalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Merzeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azdimousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 333, pp.115-129. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facies associations in warm-temperate siliciclastic deposits: insights from early Pleistocene eastern Mediterranean (Rhodes, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hara Drinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756815000230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frasnian (Late Devonian) conodonts and environment at the northern margin of the Algerian Sahara platform: the Ben Zireg section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ouali Mehadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152 (5), pp.844-857. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756814000715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Upper Burdigalian scleractinian corals from Bonifacio (South Corsica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Galloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n3a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental changes at Col des Tribes (Montagne Noire, France), a reference section for the Famennian of north Gondwana-related areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151 (5), pp.864-884. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756813000927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-description of a putative Early Cretaceous &amp;quot;teleosaurid&amp;quot; from France, with implications for the survival of metriorhynchids and teleosaurids across the Jurassic-Cretaceous Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brandalise de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Foffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene to Pleistocene vertical movements in the forearc of the Lesser Antilles subduction: insights from chronostratigraphy of shallow-water carbonate platforms (Guadeloupe archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (3), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2013-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Pliocene reflooding in the Western Mediterranean: New insights from the rias of the Internal Rif, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (3-4), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene to present-day exhumation and uplift of the Internal Zone of the Rif chain: Insights from low temperature thermochronometry and basin analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azdimousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and composition of the Upper Burdigalian z-coral build-ups of southern Corsica (Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Galloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Burdigalien supérieur de Bonifacio (Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Galloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00816463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil assemblages associated with submerged beachrock beds as indicators of environmental changes in terrigenous sediments: Examples from the Gelasian (Early Pleistocene) of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369, pp.14-27. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Désirade island (Guadeloupe, French West Indies): a key target for deciphering the role of reactivated tectonic structures in Lesser Antilles arc building,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Timor: a key for the eastern Indonesian geodynamic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Harsolumakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (6), pp.569-582. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.6.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00933548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological succession evidence in an Upper Jurassic coral reef system (Izwarn section, High Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (6), pp.555-572. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology, palaeoenvironments and biostratigraphy of the Pliocene-Pleistocene carbonate platform of Grande-Terre (Guadeloupe, Lesser Antilles forearc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (5), pp.1426-1451. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2011.01311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and sea study of the northeastern golfe du Lion rifted margin: the Oligocene – Miocene of southern Provence (Nerthe area, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.591-608. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene rolling stones or large bryozoan nodules in a mixed siliciclastic-carbonate environment (Rhodes, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), pp.24-39. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2009.p09-024r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary volcano-lacustrine patterns and palaeobotanical data in southern Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.312-326. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chronostratigraphy of an intra-arc basin: 40Ar/39Ar datings, micropalaeontology and magnetostratigraphy of the early Miocene Castelsardo basin (northern Sardinia, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (1-2), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering of six blocks of Gondwanan origin within Eastern Indonesia (South East Asia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2-3), pp.420-437. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00462636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climatic cycles in continental deposits of the Lesser Caucasus of Armenia inferred from palynology, magnetostratigraphy, and 40Ar/39Ar dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 291 (1-4), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The western edge of the Mediterranean Pelagian Platform: A Messinian mixed siliciclastic-carbonate ramp in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beya Mannai-Tayech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (1-2), pp.85-103. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiolarian assemblages from La Désirade Island basement complex (Guadeloupe, Lesser Antilles arc) and Caribbean tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cordey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (5), pp.399-409. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.180.5.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine carbonate systems in the Sarmatian (Middle Miocene) of the Central Paratethys: the Zsambek Basin of Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Kazmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (6), pp.1728-1750. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2009.01055.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore to offshore reconstruction of the Messinian erosion surface in Western Sardinia, Italy: Implications for the Messinian salinity crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210 (1-2), pp.48-60. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-evidence for the late Messinian erosional surface in the Sinis peninsula, western Sardinia, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Badénien (Miocène moyen) de la bordure occidentale de la dépression de Transylvanie (Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filipescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vegetation and marine environments in the eastern Mediterranean (Rhodes Island, Greece) during the Early and Middle Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492006-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus original de construction–accumulation à vermets (Messinien, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Plio-Pleistocene phases of tilting and counterclockwise rotation in the southeastern Aegean arc (Rhodos, Greece): early Pliocene formation of the south Aegean left-lateral strike-slip system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charon E. Duermeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164, pp.1133-1144. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492006-061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTACULAR PRESERVATION OF SEAGRASSES AND SEAGRASS-ASSOCIATED COMMUNITIES FROM THE PLIOCENE OF RHODES, GREECE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.200-211. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2005.p05-141r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular preservation of seagrasses and seagrass-associated communities from the pliocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.200-211. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2005.p05-141r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and climatic controls on coastal sedimentation: The Late Pliocene–Middle Pleistocene of northeastern Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187, pp.159-181. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40Ar/39Ar precise dating of the upper Messinian sequences in the Melilla carbonate complex (NE Morocco) : implications for the Messinian Salinity Crisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95, pp.491-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of Late Pliocene to Middle Pleistocene tectonic events in Rhodes (Greece) inferred from magneto-biostratigraphy and 40Ar/39Ar dating of a volcaniclastic layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250, pp.281-291. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise 40Ar/39Ar dating of volcanic tuffs within the upper Messinian sequences in the Melilla carbonate complex (NE Morocco): implications for the Messinian Salinity Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95, pp.491-503. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-005-0038-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Messinian erosional surface and the subsequent reflooding in the Mediterranean: New insights from the Melilla–Nador basin (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moullade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 230, pp.129-154. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Messinian erosional surface and the subsequent reflooding in the Mediterranean: new insights from the Melilla-Nador basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moullade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 230129-154., pp.129-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'une discontinuité émersive majeure au sein de la plate-forme récifale plio-pléistocène de l'avant-arc des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Léticée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auran Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.617-624. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'une discontinuité émersive majeure au sein de la plate-forme récifale Pliocène supérieur - Pléistocène inférieur de la Grande-Terre (Guadeloupe, avant-arc des Petites Antilles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual Messinian succession in the Sinis Peninsula, western Sardinia, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal to correlate the Late Tortonian-Messinian marine carbonate platforms of the western and central Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.621-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des environnements littoraux du basin de Melilla-Nador (Nord-Est Maroc) au Messinien between 6,0 et 5,77 Ma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on facies and sequence stratigraphy of an upper Miocene carbonate ramp and platform, Melilla basin, NE Morocco: comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint-Martin-Pestrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 158 (1-2), pp.163-166. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0037-0738(03)00068-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene reefal deposits in the Pisang Ridge and the origin of the Lucipara Block (Banda Sea, eastern Indonesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rehault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-002-0099-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene reefal deposits in the Pisang Ridge and the origin of the Lucipara Block (Banda Sea, eastern Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André Malod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-002-0099-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messinian events : new constraints from sedimentological investigations and new 40Ar/39Ar ages in the Melilla-Nador basin (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 151 (1), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0037-0738(01)00193-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neogene back-arc origin for the Banda Sea basins: geochemical and geochronological constraints from the Banda ridges (East Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Honthaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 298 (4), pp.297-317. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00190-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphic succession of the Australian margin between Kai and Aru islands (Arafura Sea, eastern Indonesia) interpreted from Banda Sea II cruise dredge samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15 (4-5), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-9547(97)00026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisaillement ductile synmétamorphe et déplacement tangentiel vers le SW dans les Rehamna (Maroc hercynien).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vauchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la série basale du Cambrien et de son substratum dans les Rehamna Centraux, haut-fond au Cambrien (Meseta marocaine). Prémices de l'orogenèse hercynienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations d'épaisseur du Cambrien moyen en Meseta marocaine occidentale: signification géodynamique des données de surface et de subsurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Domoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Albert Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus grand réseau de failles polygonales affleurantes identifié dans la zone Caraïbes : le rôle de la dynamique sédimentaire couplé au contexte géodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les failles polygonales des bassins de Grenade et du Venezuela marqueurs du déplacement de la plaque Caraïbe depuis l'Eocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and associated tsunami hazard in the upper plate of subduction zones. Case study of the Morne Piton fault system (Lesser Antilles, Guadeloupe Archipelago).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles locaux vs globaux sur les alternances carbonates-silicoclastiques dans le bassin de Lorca (Tortonien-Messinien, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiescence in fore-arc region after volcanism, sedimentation and subduction-related deformation: the case of Antigua, Lesser Antilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crélia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor G. Cerpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic reconstructions of the northern Lesser Antilles during the Neo-gene (24-2 Ma)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Eocene thrusting in the Northern Lesser Antilles:Unraveling the eastern imprint of the Bahamas Bank collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect from near-to offshore in Devonian-Carboniferous Boundary sections of the stratotype area (Montagne Noire, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hartenfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on the Carboniferous and Permian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Neogene tectono-sedimentary evolution of the Northern Lesser Antilles forearc: a land-sea study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse et paléoenvironnements quaternaires en Arménie (Petit Caucase) : une analyse multiproxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate cycles in continental deposits of the Lesser Caucasus of Armenia inferred from palynology, magnetostratigraphy, and 40Ar/39Ar dating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Eurasian Climate and Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environments and societies of small Caucasus (Armenia) in the light of the Quaternary climatic changes and landscape mutations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections with volcanism, fluvio-lacustrine environments, glaciations effects, travertine formations and human occupations during the Pleistocene in Armenia (Lesser Caucasus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International organisé au Muséum National d'Histoire Naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary geomorphological dynamics in Armenia: connections with volcanism, fluvio-lacustrine environments, glaciations effects and travertine formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ILIC (International Limnogeology Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D Terre-Mer et nouvelles données chronostratigraphiques sur le bassin Oligo-Miocène de Castelsardo, Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès ASF Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://geologie.ens-lyon.fr/lgltpe/IMG/pdf/Bilan_UMR5125_2005-2009.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental reconstruction of Pleistocene fluvio-lacustrine landscapes in Armenia by multiproxy studies: geomorphology, K/Ar chronology, paleomagnetism, leaf flora and pollen analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ILIC (International Limnogeology Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore and offshore view of the Mellila and Boudina Basins (Morocco)-Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillevere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et sismicité, programmes de recherche en Arménie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les Paléoenvironnements arméniens Maison de l'Orient et de la Méditerranée (MOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal “V” shape fracturing in Northern Lesser Antilles Forearc: Impact on segmentation of the seismogenic zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene to Pliocene paleogeography of the northern Lesser Antilles arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Quillevere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the genetic relations between the Grenada Basin, the Aves Ridge, and the Lesser Antilles: a structural and stratigraphic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge E. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAARLANDIA land-bridge vs lesser Antilles dispersal pathways – coupling subduc-tion dynamics and evolutionary processesin the Caribbean domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Northern Lesser Antilles strain evolution during Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudagher-Fadel Marcelle K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations marines anté-quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire explicatifde la carte géologique Aubagne-Marseille à 1/50000 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2018, 978-2-7159-2044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Sardinia : regional setting, MSC surfaces & basinal units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lofi, J.; Deverchère J. &amp; al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMW/SGF, chap.8A-8B, 2011, Mémoires de la Société Géologique de France, n°179, 2-85363-097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant seabed polygons and underlying polygonal faults in the Caribbean Sea as markers of the sedimentary cover extension in the Grenada Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Oliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lithostratigraphique et tectonométamorphique des Rehamna sud-orientales, Plissements et nappes. Contribution à la connaissance de la chaîne hercynienne en Meseta marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratigraphie. Université Paul Cézanne - Aix-Marseille III, 1982. Français. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01015855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId515"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques Cornée </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the late Frasnian semichatovae Event on the deep shelf of North Gondwana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2024-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Caribbean Magmatic Evolution: The British Virgin Islands as a Transition Between the Greater and Lesser Antilles Arcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lény Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gc012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean biodiversity shaped by subduction zone processes along the Lesser Antilles arch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydian Boschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.900. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02828-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Aegean Last Interglacial faunas into the Mediterranean palaeobiogeographic framework: New evidence from Karpathos (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Thivaiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.80-98. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faults as tsunami sources in the upper plate of the Lesser Antilles subduction zone: the case study of the Morne Piton fault system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (9), pp.3129-3154. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-24-3129-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene upper bathyal communities in fault-bounded paleovalleys of the island of Rhodes (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Thivaiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (10), pp.73-93. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2024.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Pleistocene coastal ecosystem in French Guiana was hyperdiverse relative to today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linde N Wieringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orangel Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (14), pp.e2311597121. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2311597121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleomagnetic rotations in the northeastern Caribbean region reveal major intraplate deformation since the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (8), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022TC007706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.106264. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Palaeoecological and Morphological Response of Globorotalia menardii to Environmental Stress Conditions Preceding the Tortonian–Messinian Boundary in the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Besiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.1228. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11061228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Northern Part of the Lesser Antilles Arc—Geochemical Constraints From St. Barthélemy Island Lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Zami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (2), pp.e2022GC010482. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Geochemical Signatures of the Upper Miocene (Tortonian—Messinian) Sedimentary Succession Onshore Crete Island, Greece: Implications for Hydrocarbon Prospectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Maravelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Bellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysanthos Botziolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1323. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10091323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unpredicted ancient colonization of the West Indies by North American rodents: dental evidence of a geomorph from the early Oligocene of Puerto Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vélez-Juarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lázaro W Viñola López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (4), pp.2021-2039. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.1388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor G. Cerpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (11), pp.e2021TC006885. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a Shallow Volcanic Arc Pluton During Arc Migration: A Tectono-Thermal Integrated Study of the St. Martin Granodiorites (Northern Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03594271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-Gondwana – Laurussia dynamic paleogeography challenged by magnetic susceptibility through the Famennian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Mossoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.263 - 272. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2021.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281159v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongated giant seabed polygons and underlying polygonal faults as indicators of the creep deformation of Pliocene to recent sediments in the Grenada Basin, Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Oliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (12), pp.e2021GC009809. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results based on geochemical sedimentary constraints on the hydrocarbon potential and depositional environment of a Messinian sub-salt mixed siliciclastic-carbonate succession onshore Crete (Plouti section, eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios D Zarkogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00033-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene intra-plate shortening responsible for the rise of a faunal pathway in the northeastern Caribbean realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J J van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.e0241000. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0241000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the Triassic sedimentary environment of the eastern parts of the Song Da and Sam Nua basins alongside the Indosinian Song Ma suture, Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, pp.104067. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02315262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogene carbonate systems of Saint Barthélemy, Lesser Antilles: stratigraphy and general organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Len Léticée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletters on Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (4), pp.461-478. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/nos/2020/0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Devonian–Carboniferous boundary in the stratotype area (SE Montagne Noire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hartenfels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Aretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12549-019-00402-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean intra-plate deformation: Paleomagnetic evidence from St. Barthélemy Island for post-Oligocene rotation in the Lesser Antilles forearc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydian M Boschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidewij A.W. Gossink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 777, pp.228323. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ages and stratigraphical architecture of late Miocene deposits in the Lorca Basin (Betics, SE Spain): New insights for the salinity crisis in marginal basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.105700. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2020.105700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic motion in oblique subduction forearcs: insights from the revisited Middle and Upper Pleistocene deposits of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatsby Emperatriz Lopez-Otalvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176 (1), pp.78-96. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2018-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology and sequence stratigraphy of the late-Messinian - Early pliocene continental to marine deposits of the Boudinar basin (North Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Merzeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azdimousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.205-223. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal fish otoliths from the early Pleistocene of Rhodes (eastern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Agiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Vasileiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated facies analysis, magnetic susceptibility and sea-level fluctuations in the Frasnian (Upper Devonian) of the NW Algerian Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156 (8), pp.1295-1310. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756818000626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding sea surface and paleoclimate conditions in the eastern Mediterranean over the Tortonian-Messinian Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Zarkogiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 534, pp.109312. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing uplift rates and Pleistocene marine terraces settlement in the central lesser Antilles fore-arc (La Desirade Island, 16 degrees N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fietzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 508, pp.43-59. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene marine fish invasions and paleoenvironmental reconstructions in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Agiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Girone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.80-99. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental changes at the Tortonian/Messinian boundary: A deep-sea sedimentary record of the eastern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hara Drinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 505, pp.217-233. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trench Bending Initiation: Upper Plate Strain Pattern and Volcanism. Insights From the Lesser Antilles Arc, St. Barthelemy Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (9), pp.2777-2797. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017TC004921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indosinian orogeny: A perspective from sedimentary archives of north Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 158, pp.352-380. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity controls on the late Miocene eastern Mediterranean fish fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Agiadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nefeli Kafousia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.1147-1159. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1355-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene (Calabrian) deep-water corals and associated biodiversity in the eastern Mediterranean (Karpathos Island, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Zibrowius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.923-933. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messinian salinity crisis record under strong freshwater input in marginal, intermediate, and deep environments: The case of the North Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Karakitsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Tsourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kontakiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.316-335. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record of enhanced late Pliocene tectono-volcanic activity in the Lesser Antilles forearc basin: Insights into the long-term behaviour of the Lesser Antilles subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (4), pp.245-252. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conodont biostratigraphy and palaeoenvironmental trends during the Famennian (Late Devonian) in the Thuringian Buschteich section (Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Charruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletters on Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.71-89. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/nos/2016/0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Messinian erosional surface and early Pliocene reflooding in the Alboran Sea: New insights from the Boudinar basin, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Achalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Merzeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azdimousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 333, pp.115-129. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Pliocene tectonostratigraphic framework of the Provence continental shelf (eastern Gulf of Lion, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Miocene Mediterranean-Atlantic connections through the North Rifian Corridor: New insights from the Boudinar and Arbaa Taourirt basins (northeastern Rif, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Achalhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Azdimousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.131-152. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of uplifted Quaternary hemipelagic deposits from the Dodecanese island of Rhodes (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatsby Emperatriz Lopez-Otalvaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiaan van Baak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facies associations in warm-temperate siliciclastic deposits: insights from early Pleistocene eastern Mediterranean (Rhodes, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hara Drinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756815000230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Upper Burdigalian scleractinian corals from Bonifacio (South Corsica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Galloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.367-381. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n3a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frasnian (Late Devonian) conodonts and environment at the northern margin of the Algerian Sahara platform: the Ben Zireg section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ouali Mehadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152 (5), pp.844-857. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756814000715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvane de Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Pliocene reflooding in the Western Mediterranean: New insights from the rias of the Internal Rif, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (3-4), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene to present-day exhumation and uplift of the Internal Zone of the Rif chain: Insights from low temperature thermochronometry and basin analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azdimousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.39-55. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene to Pleistocene vertical movements in the forearc of the Lesser Antilles subduction: insights from chronostratigraphy of shallow-water carbonate platforms (Guadeloupe archipelago)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (3), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2013-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-description of a putative Early Cretaceous &amp;quot;teleosaurid&amp;quot; from France, with implications for the survival of metriorhynchids and teleosaurids across the Jurassic-Cretaceous Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Brandalise de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Foffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (2), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2014.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and composition of the Upper Burdigalian z-coral build-ups of southern Corsica (Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Galloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Burdigalien supérieur de Bonifacio (Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Galloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.47-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01009592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental changes at Col des Tribes (Montagne Noire, France), a reference section for the Famennian of north Gondwana-related areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151 (5), pp.864-884. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756813000927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00816463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil assemblages associated with submerged beachrock beds as indicators of environmental changes in terrigenous sediments: Examples from the Gelasian (Early Pleistocene) of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 369, pp.14-27. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Désirade island (Guadeloupe, French West Indies): a key target for deciphering the role of reactivated tectonic structures in Lesser Antilles arc building,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Marc Lardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Vérati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Timor: a key for the eastern Indonesian geodynamic evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Harsolumakso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (6), pp.569-582. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.6.569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00933548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology, palaeoenvironments and biostratigraphy of the Pliocene-Pleistocene carbonate platform of Grande-Terre (Guadeloupe, Lesser Antilles forearc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (5), pp.1426-1451. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2011.01311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological succession evidence in an Upper Jurassic coral reef system (Izwarn section, High Atlas, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (6), pp.555-572. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable carbon and oxygen isotope compositions of invertebrate carbonate shells and the reconstruction of paleotemperatures and paleosalinities—A case study of the early Pleistocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350-352, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering of six blocks of Gondwanan origin within Eastern Indonesia (South East Asia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2-3), pp.420-437. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00462636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chronostratigraphy of an intra-arc basin: 40Ar/39Ar datings, micropalaeontology and magnetostratigraphy of the early Miocene Castelsardo basin (northern Sardinia, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (1-2), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary volcano-lacustrine patterns and palaeobotanical data in southern Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.312-326. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climatic cycles in continental deposits of the Lesser Caucasus of Armenia inferred from palynology, magnetostratigraphy, and 40Ar/39Ar dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 291 (1-4), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The western edge of the Mediterranean Pelagian Platform: A Messinian mixed siliciclastic-carbonate ramp in northern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beya Mannai-Tayech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (1-2), pp.85-103. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and sea study of the northeastern golfe du Lion rifted margin: the Oligocene – Miocene of southern Provence (Nerthe area, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.591-608. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene rolling stones or large bryozoan nodules in a mixed siliciclastic-carbonate environment (Rhodes, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), pp.24-39. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2009.p09-024r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New radiolarian assemblages from La Désirade Island basement complex (Guadeloupe, Lesser Antilles arc) and Caribbean tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cordey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (5), pp.399-409. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.180.5.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine carbonate systems in the Sarmatian (Middle Miocene) of the Central Paratethys: the Zsambek Basin of Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklos Kazmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (6), pp.1728-1750. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3091.2009.01055.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore to offshore reconstruction of the Messinian erosion surface in Western Sardinia, Italy: Implications for the Messinian salinity crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210 (1-2), pp.48-60. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-evidence for the late Messinian erosional surface in the Sinis peninsula, western Sardinia, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210, pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Plio-Pleistocene phases of tilting and counterclockwise rotation in the southeastern Aegean arc (Rhodos, Greece): early Pliocene formation of the south Aegean left-lateral strike-slip system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Krijgsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cor G. Langereis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charon E. Duermeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164, pp.1133-1144. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492006-061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTACULAR PRESERVATION OF SEAGRASSES AND SEAGRASS-ASSOCIATED COMMUNITIES FROM THE PLIOCENE OF RHODES, GREECE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp.200-211. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2005.p05-141r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular preservation of seagrasses and seagrass-associated communities from the pliocene of Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.200-211. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2005.p05-141r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in vegetation and marine environments in the eastern Mediterranean (Rhodes Island, Greece) during the Early and Middle Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 164, pp.1119-1131. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/0016-76492006-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Badénien (Miocène moyen) de la bordure occidentale de la dépression de Transylvanie (Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filipescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus original de construction–accumulation à vermets (Messinien, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40Ar/39Ar precise dating of the upper Messinian sequences in the Melilla carbonate complex (NE Morocco) : implications for the Messinian Salinity Crisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95, pp.491-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of Late Pliocene to Middle Pleistocene tectonic events in Rhodes (Greece) inferred from magneto-biostratigraphy and 40Ar/39Ar dating of a volcaniclastic layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 250, pp.281-291. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise 40Ar/39Ar dating of volcanic tuffs within the upper Messinian sequences in the Melilla carbonate complex (NE Morocco): implications for the Messinian Salinity Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 95, pp.491-503. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-005-0038-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Messinian erosional surface and the subsequent reflooding in the Mediterranean: New insights from the Melilla–Nador basin (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moullade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 230, pp.129-154. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and climatic controls on coastal sedimentation: The Late Pliocene–Middle Pleistocene of northeastern Rhodes, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 187, pp.159-181. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'une discontinuité émersive majeure au sein de la plate-forme récifale Pliocène supérieur - Pléistocène inférieur de la Grande-Terre (Guadeloupe, avant-arc des Petites Antilles).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Messinian erosional surface and the subsequent reflooding in the Mediterranean: new insights from the Melilla-Nador basin (Morocco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moullade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 230129-154., pp.129-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'une discontinuité émersive majeure au sein de la plate-forme récifale plio-pléistocène de l'avant-arc des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Léticée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auran Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.617-624. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual Messinian succession in the Sinis Peninsula, western Sardinia, Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 167, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal to correlate the Late Tortonian-Messinian marine carbonate platforms of the western and central Mediterranean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.621-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des environnements littoraux du basin de Melilla-Nador (Nord-Est Maroc) au Messinien between 6,0 et 5,77 Ma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on facies and sequence stratigraphy of an upper Miocene carbonate ramp and platform, Melilla basin, NE Morocco: comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint-Martin-Pestrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 158 (1-2), pp.163-166. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0037-0738(03)00068-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene reefal deposits in the Pisang Ridge and the origin of the Lucipara Block (Banda Sea, eastern Indonesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rehault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-002-0099-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene reefal deposits in the Pisang Ridge and the origin of the Lucipara Block (Banda Sea, eastern Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques André Malod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-002-0099-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messinian events : new constraints from sedimentological investigations and new 40Ar/39Ar ages in the Melilla-Nador basin (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Féraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 151 (1), pp.127-147. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0037-0738(01)00193-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neogene back-arc origin for the Banda Sea basins: geochemical and geochronological constraints from the Banda ridges (East Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Honthaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 298 (4), pp.297-317. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(98)00190-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphic succession of the Australian margin between Kai and Aru islands (Arafura Sea, eastern Indonesia) interpreted from Banda Sea II cruise dredge samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rehault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15 (4-5), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0743-9547(97)00026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de la série basale du Cambrien et de son substratum dans les Rehamna Centraux, haut-fond au Cambrien (Meseta marocaine). Prémices de l'orogenèse hercynienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisaillement ductile synmétamorphe et déplacement tangentiel vers le SW dans les Rehamna (Maroc hercynien).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vauchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations d'épaisseur du Cambrien moyen en Meseta marocaine occidentale: signification géodynamique des données de surface et de subsurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Domoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Albert Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les failles polygonales des bassins de Grenade et du Venezuela marqueurs du déplacement de la plaque Caraïbe depuis l'Eocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forearc crustal faulting and associated tsunami hazard in the upper plate of subduction zones. Case study of the Morne Piton fault system (Lesser Antilles, Guadeloupe Archipelago).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus grand réseau de failles polygonales affleurantes identifié dans la zone Caraïbes : le rôle de la dynamique sédimentaire couplé au contexte géodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crélia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiescence in fore-arc region after volcanism, sedimentation and subduction-related deformation: the case of Antigua, Lesser Antilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôles locaux vs globaux sur les alternances carbonates-silicoclastiques dans le bassin de Lorca (Tortonien-Messinien, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor G. Cerpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Arcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic reconstructions of the northern Lesser Antilles during the Neo-gene (24-2 Ma)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Eocene thrusting in the Northern Lesser Antilles:Unraveling the eastern imprint of the Bahamas Bank collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect from near-to offshore in Devonian-Carboniferous Boundary sections of the stratotype area (Montagne Noire, Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Feist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hartenfels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on the Carboniferous and Permian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Neogene tectono-sedimentary evolution of the Northern Lesser Antilles forearc: a land-sea study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Len Leticee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leveneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene climate cycles in continental deposits of the Lesser Caucasus of Armenia inferred from palynology, magnetostratigraphy, and 40Ar/39Ar dating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fornari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliana Vasiliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Eurasian Climate and Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse et paléoenvironnements quaternaires en Arménie (Petit Caucase) : une analyse multiproxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environments and societies of small Caucasus (Armenia) in the light of the Quaternary climatic changes and landscape mutations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections with volcanism, fluvio-lacustrine environments, glaciations effects, travertine formations and human occupations during the Pleistocene in Armenia (Lesser Caucasus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International organisé au Muséum National d'Histoire Naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D Terre-Mer et nouvelles données chronostratigraphiques sur le bassin Oligo-Miocène de Castelsardo, Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès ASF Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://geologie.ens-lyon.fr/lgltpe/IMG/pdf/Bilan_UMR5125_2005-2009.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental reconstruction of Pleistocene fluvio-lacustrine landscapes in Armenia by multiproxy studies: geomorphology, K/Ar chronology, paleomagnetism, leaf flora and pollen analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ILIC (International Limnogeology Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary geomorphological dynamics in Armenia: connections with volcanism, fluvio-lacustrine environments, glaciations effects and travertine formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème ILIC (International Limnogeology Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore and offshore view of the Mellila and Boudina Basins (Morocco)-Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillevere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et sismicité, programmes de recherche en Arménie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Gabrielyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nahapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur les Paléoenvironnements arméniens Maison de l'Orient et de la Méditerranée (MOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the genetic relations between the Grenada Basin, the Aves Ridge, and the Lesser Antilles: a structural and stratigraphic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge E. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligocene to Pliocene paleogeography of the northern Lesser Antilles arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Quillevere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Garrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAARLANDIA land-bridge vs lesser Antilles dispersal pathways – coupling subduc-tion dynamics and evolutionary processesin the Caribbean domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Northern Lesser Antilles strain evolution during Eocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudagher-Fadel Marcelle K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal “V” shape fracturing in Northern Lesser Antilles Forearc: Impact on segmentation of the seismogenic zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Marcaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations marines anté-quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire explicatifde la carte géologique Aubagne-Marseille à 1/50000 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-122, 2018, 978-2-7159-2044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Sardinia : regional setting, MSC surfaces & basinal units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. von Gronefeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lofi, J.; Deverchère J. &amp; al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic Atlas of the Messian Salinity Crisis markers in the Mediterranean and Black Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGMW/SGF, chap.8A-8B, 2011, Mémoires de la Société Géologique de France, n°179, 2-85363-097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant seabed polygons and underlying polygonal faults in the Caribbean Sea as markers of the sedimentary cover extension in the Grenada Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crelia Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Oliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lithostratigraphique et tectonométamorphique des Rehamna sud-orientales, Plissements et nappes. Contribution à la connaissance de la chaîne hercynienne en Meseta marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stratigraphie. Université Paul Cézanne - Aix-Marseille III, 1982. Français. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01015855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId517"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bosc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Montheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794436v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian Boschman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02828-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Psarras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Thivaiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04521033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde N Wieringa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orangel Aguilera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2311597121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3129-2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kontakiotis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2024.19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732058v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Besiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11061228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Zami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Maravelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Bellas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assimina Antonarakou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthos Botziolis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009627" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281159v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mossoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03289701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge V&#233;lez-Juarbe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro W Vi&#241;ola L&#243;pez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pujos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1388" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Len L&#233;tic&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2020/0587" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Corradini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartenfels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-019-00402-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian M Boschman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidewij A.W. Gossink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228323" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02315262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104067" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J J van Hinsbergen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Karakitsios" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios D Zarkogiannis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00033-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105700" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fietzke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz Lopez-Otalvaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-090" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Merzeraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achalhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azdimousa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02348976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Vasileiou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02115461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Mahboubi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000626" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kontakiotis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besiou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonarakou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Zarkogiannis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kostis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len Leticee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fietzke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.10.030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01737118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2018.03.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Girone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Drinia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.046" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004921" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Zibrowius" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2966" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Kafousia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1355-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12271" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Charruault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corradini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2016/0318" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan van Baak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690464v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Achalhi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.06.040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGW8QHGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achalhi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.12.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756815000230" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217151v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali Mehadji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756814000715" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Galloni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fravalo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000927" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122803v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Young" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brandalise de Andrade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Steel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Foffa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2014.01.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T3H6932-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053696v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verati" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115243v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2RNXDL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romagny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azdimousa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GPZW2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054332v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.02.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WR3DTD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795591v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2GJQ8BV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830329v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.21" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Harsolumakso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.569" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795549v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.05.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC819NQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2011.01311.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKWHZN0G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558497v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.591" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475576v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2009.p09-024r" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahapetyan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roiron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gabrielyan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN6WJXKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498288v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BKDZD9Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.01.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R4ZSN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Mannai-Tayech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rabhi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.10.028" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK30RQRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.5.399" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kazmers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01055.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40BJTPKR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407864v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conesa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint-Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2008.06.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C72DGFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410218v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200810v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filipescu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSFZ9CFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470360v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-136" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170742v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Conesa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTSQDHRQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294089v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charon E. Duermeijer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-061" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279728v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillocheau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2005.p05-141r" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180052v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146577v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.026" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKX7XSZN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162965v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;nch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146327v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.045" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDKR9VMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149027v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. M&#252;nch" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint Martin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-005-0038-6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LMKMRPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146628v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moullade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.07.011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZVMBGCW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188341v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180663v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len L&#233;tic&#233;e" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auran Randrianasolo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.012" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRNC7RW8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019657v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randrianasolo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068127v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moissette" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068159v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068134v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407039v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint-Martin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Martin-Pestrea" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0037-0738(03)00068-X" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5G02VG1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118440v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malod" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rehault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0099-5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-86K9S5R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrandini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406672v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0037-0738(01)00193-2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJG0SJZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241818v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Honthaas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;mond" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00190-5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q96TPF6S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682120v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rehault" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malod" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Butterlin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-9547(97)00026-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJR0SW3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551102v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551110v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551096v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269875v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269881v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269893v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589393v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589243v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898861v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318913v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318655v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hartenfels" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318882v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481847v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481799v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481851v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481854v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481903v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604012v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481901v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068541v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauffret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quillevere" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481907v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423820v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523991v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Quillevere" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523988v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513518v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02473414v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudagher-Fadel Marcelle K." TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049053v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817416v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gronefeld" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363874v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Meyer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015855v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-147" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Montheil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian Boschman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02828-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Psarras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Thivaiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-3129-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kontakiotis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2024.19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04521033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linde N Wieringa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orangel Aguilera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2311597121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vaes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Besiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11061228" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Zami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010482" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03818319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Maravelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Bellas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assimina Antonarakou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthos Botziolis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03289701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge V&#233;lez-Juarbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;zaro W Vi&#241;ola L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pujos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1388" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009627" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281159v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mossoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oliot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Karakitsios" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios D Zarkogiannis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00033-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J J van Hinsbergen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02315262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Len L&#233;tic&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2020/0587" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Corradini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hartenfels" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-019-00402-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian M Boschman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidewij A.W. Gossink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228323" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005763v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rouchy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2020.105700" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fietzke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz Lopez-Otalvaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-090" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Merzeraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achalhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Azdimousa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02348976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Vasileiou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02115461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Mahboubi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000626" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kontakiotis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besiou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonarakou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Zarkogiannis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kostis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len Leticee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fietzke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.10.030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Girone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.037" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Drinia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927935v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004921" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01737118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2018.03.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689792v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Kafousia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1355-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622744v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Zibrowius" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2966" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737947v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Tsourou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9M5HTH1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571956v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12271" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Charruault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corradini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2016/0318" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achalhi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.12.014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Achalhi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.06.040" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGW8QHGP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467764v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiaan van Baak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.05.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756815000230" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RLD23NMS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Galloni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali Mehadji" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756814000715" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2RNXDL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053531v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romagny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azdimousa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2GPZW2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verati" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Young" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brandalise de Andrade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Steel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Foffa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2014.01.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T3H6932-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054332v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.02.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WR3DTD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115222v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fravalo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000927" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795591v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2GJQ8BV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830329v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.21" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00933548v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Harsolumakso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.569" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760906v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2011.01311.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WKWHZN0G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2012.05.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC819NQZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107887v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.06.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45ZSM47-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498288v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BKDZD9Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481939v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahapetyan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roiron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gabrielyan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gasparyan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN6WJXKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470353v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Joannin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.01.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06R4ZSN7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475583v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Mannai-Tayech" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Rabhi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.10.028" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK30RQRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558497v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.591" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475576v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2009.p09-024r" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275251v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordey" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.180.5.399" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Kazmers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01055.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40BJTPKR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407864v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conesa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint-Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2008.06.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C72DGFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294089v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor G. Langereis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charon E. Duermeijer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-061" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279728v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillocheau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2005.p05-141r" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180052v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470360v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492006-136" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filipescu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint Martin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSFZ9CFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170742v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Conesa" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTSQDHRQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162965v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;nch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146327v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.07.045" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDKR9VMV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149027v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. M&#252;nch" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-005-0038-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LMKMRPH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146628v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moullade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.07.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZVMBGCW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146577v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.026" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKX7XSZN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019657v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randrianasolo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188341v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180663v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len L&#233;tic&#233;e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auran Randrianasolo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.01.012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRNC7RW8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068127v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moissette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068159v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munch" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068134v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407039v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint-Martin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint-Martin-Pestrea" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0037-0738(03)00068-X" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5G02VG1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118440v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malod" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rehault" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0099-5" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-86K9S5R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334230v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrandini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406672v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0037-0738(01)00193-2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJG0SJZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241818v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Honthaas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;mond" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(98)00190-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q96TPF6S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rehault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malod" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Butterlin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-9547(97)00026-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBJR0SW3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551110v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551102v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muller" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551096v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernardin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269881v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269893v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269875v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589243v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589393v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898861v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318913v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318655v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hartenfels" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318882v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481799v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481847v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481851v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481854v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604012v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481901v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481903v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068541v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauffret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quillevere" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481907v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523991v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Quillevere" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523988v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02513518v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02473414v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudagher-Fadel Marcelle K." TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423820v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049053v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817416v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. von Gronefeld" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363874v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Gay" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Meyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01015855v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>