--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -180,295 +180,295 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire les gestes humains dans les paysages souterrains. Apports de la lecture géomorphologique à haute résolution</w:t>
+                <w:t xml:space="preserve">Spéléothèmes et spéléofacts souterrains : sémiologie et cartographie haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 54-55, pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2025, 54-55, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1573l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15egk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496215v1</w:t>
+                <w:t xml:space="preserve">hal-05496217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéléothèmes et spéléofacts souterrains : sémiologie et cartographie haute résolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire les gestes humains dans les paysages souterrains. Apports de la lecture géomorphologique à haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Kemper</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Burnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 54-55, pp.1-33. </w:t>
+              <w:t xml:space="preserve">, 2025, 54-55, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15egk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1573l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496217v1</w:t>
+                <w:t xml:space="preserve">hal-05496215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape archaeology of the Chuchuwayha sacred site (British Colombia, Canada)</w:t>
               </w:r>
@@ -582,12312 +582,12274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millukmungee 1: Stone artefacts and occupation at the junction of the Buchan and Snowy Rivers, GunaiKurnai Country, East Gippsland (Victoria, Australia)</w:t>
+                <w:t xml:space="preserve">Archaeological evidence of an ethnographically documented Australian Aboriginal ritual dated to the last ice age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Mialanes</w:t>
+                <w:t xml:space="preserve">Russell Mullett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Mullett</w:t>
+                <w:t xml:space="preserve">Nathan Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fresløv</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Birgitta Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03122417.2024.2362936⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-024-01912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667642v1</w:t>
+                <w:t xml:space="preserve">hal-04631249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating human activities in caves through the study of broken structures: The case of the Saint-Marcel cave (France) during the early Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Maurienne et sa haute vallée (Alpes françaises) : le Tardiglaciaire et les occupations humaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-024-09649-6⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.205-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13p3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544852v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological evidence of an ethnographically documented Australian Aboriginal ritual dated to the last ice age</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Stephenson</w:t>
+                <w:t xml:space="preserve">Une analyse 4D (3D + temps) de l’entrée de la grotte Chauvet-Pont d’Arc (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Ash</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48-1, pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-024-01912-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12w37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631249v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maurienne et sa haute vallée (Alpes françaises) : le Tardiglaciaire et les occupations humaines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peintures pariétales schématiques et fréquentations anciennes en milieu escarpé. Étude géomorphologique des abris Perret (Vaucluse-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13p3k⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13n05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242539v1</w:t>
+                <w:t xml:space="preserve">hal-05072755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peintures pariétales schématiques et fréquentations anciennes en milieu escarpé. Étude géomorphologique des abris Perret (Vaucluse-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13n05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maurienne et sa haute vallée (Alpes françaises) : le Tardiglaciaire et les occupations humaines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+                <w:t xml:space="preserve">Les concrétions brisées du Massacre des Colonnes dans la grotte de Saint-Marcel (Ardèche) : analyse géomorphologique et premières datations U/Th</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (84), pp.21-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13p3k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05545817v1</w:t>
+                <w:t xml:space="preserve">hal-05104046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse 4D (3D + temps) de l’entrée de la grotte Chauvet-Pont d’Arc (Ardèche, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating human activities in caves through the study of broken structures: The case of the Saint-Marcel cave (France) during the early Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12w37⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1543-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09649-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04860286v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peintures pariétales schématiques et fréquentations anciennes en milieu escarpé. Étude géomorphologique des abris Perret (Vaucluse-France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millukmungee 1: Stone artefacts and occupation at the junction of the Buchan and Snowy Rivers, GunaiKurnai Country, East Gippsland (Victoria, Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mialanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Mullett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fresløv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Burnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13n05⟩</w:t>
+              <w:t xml:space="preserve">Australian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03122417.2024.2362936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072755v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concrétions brisées du Massacre des Colonnes dans la grotte de Saint-Marcel (Ardèche) : analyse géomorphologique et premières datations U/Th</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte de La Garma (Cantabrie, Espagne) : identification, structuration et spatialisation des aménagements souterrains depuis le Paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Burnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ontañon-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.11847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104046v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE LA GÉOMORPHOLOGIE KARSTIQUE À LA GÉOMORPHOLOGIE SOCIALE. UNE QUESTION D'ÉCHELLES ET DE REGARDS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timing and extent of glaciation since the Last Glacial Maximum in the upper Kalguty basin, Russian Altai Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Aster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.1082-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497500v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of the geomorphological map and Harris matrices in the analysis of anthropic constructions: Application to the La Garma cave (Spain)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contexte géomorphologique du site archéologique de Chuchuwayha (Colombie Britannique, Canada). Apports de l’analyse sédimentologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Rowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/w9x4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 29 (1), https://journals.openedition.org/geomorphologie/17496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631254v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and extent of glaciation since the Last Glacial Maximum in the upper Kalguty basin, Russian Altai Mountains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Team Aster</w:t>
+                <w:t xml:space="preserve">3D landscape evolution reconstruction of the Magdalenian Roc-aux-Sorciers site (Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3535⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.103892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287315v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de La Garma (Cantabrie, Espagne) : identification, structuration et spatialisation des aménagements souterrains depuis le Paléolithique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contributions of the geomorphological map and Harris matrices in the analysis of anthropic constructions: Application to the La Garma cave (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Ontañon-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.11847⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/w9x4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523239v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte géomorphologique du site archéologique de Chuchuwayha (Colombie Britannique, Canada). Apports de l’analyse sédimentologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DE LA GÉOMORPHOLOGIE KARSTIQUE À LA GÉOMORPHOLOGIE SOCIALE. UNE QUESTION D'ÉCHELLES ET DE REGARDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection EDYTEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Collection EDYTEM, 22, pp.43-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308823v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D landscape evolution reconstruction of the Magdalenian Roc-aux-Sorciers site (Vienne, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Terra Incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Alpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les Alpes souterraines, 98, pp.6-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037785v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpositions and superimpositions in rock art studies: Reading the rock face at Pundawar Manbur, Kimberley, northwest Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gunn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Unghangho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.101442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaa.2022.101442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terra Incognita</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpreting the mammal deposits of Cloggs Cave ( SE Australia), GunaiKurnai Aboriginal Country, through community‐led partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Mullett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fresløv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Alpe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148213v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the mammal deposits of Cloggs Cave ( SE Australia), GunaiKurnai Aboriginal Country, through community‐led partnership research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10410⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297, pp.107812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829927v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Genuite</w:t>
+                <w:t xml:space="preserve">Morphogenèse des espaces ornés de plein-air en milieu tropical humide : analyse archéo-géomorphologique des sites d’art rupestre précolombiens de Trois Rivières (Guadeloupe, Petites Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107812⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.33-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927998v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenèse des espaces ornés de plein-air en milieu tropical humide : analyse archéo-géomorphologique des sites d’art rupestre précolombiens de Trois Rivières (Guadeloupe, Petites Antilles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">French mountain karsts, markers of landscape evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.21-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16561⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03592067v1</w:t>
+                <w:t xml:space="preserve">hal-04346145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French mountain karsts, markers of landscape evolutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patrimoine et anthropologie Nawarla Gabarnmang (Territoire du Nord - Australie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Maire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79, pp.21-34</w:t>
+              <w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Patrimoines en partage : des revendications aux collaborations, 17, pp.62-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346145v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine et anthropologie Nawarla Gabarnmang (Territoire du Nord - Australie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Late survival of megafauna refuted for Cloggs Cave, SE Australia: Implications for the Australian Late Pleistocene megafauna extinction debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fresløv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Urwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.106781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821455v1</w:t>
+                <w:t xml:space="preserve">halshs-03115606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images cartographiques d’une grotte orné. Discussion à propos de la réalisation de l’Atlas de la grotte Chauvet- Pont d’Arc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Paléoméandres et basses terrasses de l’Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dimos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.18-31</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société géologique de l'Ardèche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471513v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution and limits of portable X-ray fluorescence for studying Palaeolithic rock art: a case study at the Points cave (Aiguèze, Gard, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the origin and changing shape of landscape‐scale rock formations with three‐dimensional modelling: The Borologa rock shelters, Kimberley region, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chanteraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Augustine Unghango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102898⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233548v1</w:t>
+                <w:t xml:space="preserve">hal-03218413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoméandres et basses terrasses de l’Ardèche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dating the landscape evolution around the Chauvet-Pont d’Arc cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société géologique de l'Ardèche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88240-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04860339v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the origin and changing shape of landscape‐scale rock formations with three‐dimensional modelling: The Borologa rock shelters, Kimberley region, Australia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Contribution and limits of portable X-ray fluorescence for studying Palaeolithic rock art: a case study at the Points cave (Aiguèze, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustine Unghango</w:t>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.102898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218413v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the landscape evolution around the Chauvet-Pont d’Arc cave</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Images cartographiques d’une grotte orné. Discussion à propos de la réalisation de l’Atlas de la grotte Chauvet- Pont d’Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dimos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.18-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88240-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226958v1</w:t>
+                <w:t xml:space="preserve">hal-03471513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late survival of megafauna refuted for Cloggs Cave, SE Australia: Implications for the Australian Late Pleistocene megafauna extinction debate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno David</w:t>
+                <w:t xml:space="preserve">Images cartographiques d'une grotte ornée. Discussion à propos de la réalisation de l'Atlas de la Grotte Chauvet-Pont d'Arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Arnold</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Dimos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.18-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115606v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images cartographiques d'une grotte ornée. Discussion à propos de la réalisation de l'Atlas de la Grotte Chauvet-Pont d'Arc.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geomorphology of the upper Kalguty Basin, Ukok Plateau, Russian Altai mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav I. Molodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.595-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2020.1800529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438460v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2000 Year-old Bogong moth (Agrotis infusa) Aboriginal food remains, Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Birgitta Stephenson</w:t>
+                <w:t xml:space="preserve">Geomorphological context and formation history of Cloggs Cave: What was the cave like when people inhabited it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fresløv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Mullett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.102461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-79307-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115590v1</w:t>
+                <w:t xml:space="preserve">halshs-03115566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology of the upper Kalguty Basin, Ukok Plateau, Russian Altai mountains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating the Anthropic Construction of Rock Art Sites Through Archaeomorphology: the Case of Borologa, Kimberley, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vyacheslav I. Molodin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp.631 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-020-09477-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2020.1800529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03044345v1</w:t>
+                <w:t xml:space="preserve">halshs-03115553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Anthropic Construction of Rock Art Sites Through Archaeomorphology: the Case of Borologa, Kimberley, Australia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">2000 Year-old Bogong moth (Agrotis infusa) Aboriginal food remains, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitta Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fresløv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79307-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-020-09477-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115553v1</w:t>
+                <w:t xml:space="preserve">halshs-03115590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological context and formation history of Cloggs Cave: What was the cave like when people inhabited it?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">45,610–52,160 years of site and landscape occupation at Nawarla Gabarnmang, Arnhem Land plateau (northern Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Helen Green</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mialanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102461⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.64-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115566v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie scientifique : Les karsts du berceau de l’Humanité en Afrique australe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dating painting events through by-products of ochre processing: Borologa 1 Rockshelter, Kimberley, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Huntley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.57-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03122417.2019.1603263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862440v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45,610–52,160 years of site and landscape occupation at Nawarla Gabarnmang, Arnhem Land plateau (northern Australia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Pont d’Arc et la grotte des Châtaigniers (Gorges de l’Ardèche, France), indicateurs des processus du recoupement du méandre de la Combe d’Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fiona Petchey</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.04.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115548v1</w:t>
+                <w:t xml:space="preserve">halshs-03115614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating painting events through by-products of ochre processing: Borologa 1 Rockshelter, Kimberley, Australia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La grotte de Lascaux, Montignac, dix années de dialogue entre sciences et conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019-2, pp.94-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274770v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pont d’Arc et la grotte des Châtaigniers (Gorges de l’Ardèche, France), indicateurs des processus du recoupement du méandre de la Combe d’Arc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">‘Kimberley Stout figures’: a new rock art style for Kimberley rock art, North-Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Berthet</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12830⟩</w:t>
+              <w:t xml:space="preserve">Australian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (2), pp.151-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03122417.2019.1681129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115614v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Lascaux, Montignac, dix années de dialogue entre sciences et conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Karst and cave topographic images: 2D representations and 3D technologies, between reality and imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115581v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Kimberley Stout figures’: a new rock art style for Kimberley rock art, North-Western Australia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vie scientifique : Les karsts du berceau de l’Humanité en Afrique australe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les karsts de la Chine du sud-ouest, 74, pp.61-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115534v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst and cave topographic images: 2D representations and 3D technologies, between reality and imagination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstitution des paléogéographies karstiques par l'approche cartographique 3D : Application au Pont d'Arc et à la Combe d'Arc (Ardèche, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp. 1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13488⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115618v1</w:t>
+                <w:t xml:space="preserve">hal-01892296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un art rupestre paléolithique au-delà de l’Oural ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Nawarla Gabarnmang (Terre d’Arnhem, Australie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Katherine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149, pp.45-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.5302⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 154, pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.5110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895871v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminating the cave, drawing in black: wood charcoal analysis at Chauvet-Pont d'Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (362), pp.320 - 333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2017.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawarla Gabarnmang (Terre d’Arnhem, Australie)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Un art rupestre paléolithique au-delà de l’Oural ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia V. Zotkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Vladimirovich Cheremisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 154, pp.8-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.5110⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 149, pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.5302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274820v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des paléogéographies karstiques par l'approche cartographique 3D : Application au Pont d'Arc et à la Combe d'Arc (Ardèche, France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la grotte à la caverne et de l’archéologie au public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892296v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identification of extinct megafauna in rock art using geometric morphometrics: A Genyornis newtoni painting in Arnhem Land, northern Australia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommy Cobden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Clarkson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87, pp. 95 - 107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la grotte à la caverne et de l’archéologie au public</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geochemical analysis of the painted panels at the &amp;quot;Geyornis&amp;quot; rock art site, Arnhem Land, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryce Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3752⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 430 (Part A), pp.60-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895884v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical analysis of the painted panels at the &amp;quot;Geyornis&amp;quot; rock art site, Arnhem Land, Australia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Control of cave levels in Kanaan, Kassarat and Jeita karst systems (Central Mount Lebanon, Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Gérard-Adjizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bryce Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (2), pp.95-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2016/0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795568v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of cave levels in Kanaan, Kassarat and Jeita karst systems (Central Mount Lebanon, Lebanon)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">The characterisation of pigments used in X-ray rock art at Dalakngalarr 1, central-western Arnhem Land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandria Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2016/0239⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.524-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2016.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117351v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-precision chronological model for the decorated Upper Paleolithic cave of Chauvet-Pont d’Arc, Ardèche, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (17), pp.4670-4675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1523158113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterisation of pigments used in X-ray rock art at Dalakngalarr 1, central-western Arnhem Land</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographier la grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La grotte Chauvet et la caverne du Pont-d’Arc, Hors Série n°28, pp. 22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2016.01.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01273990v1</w:t>
+                <w:t xml:space="preserve">hal-01877631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations croisées des occupations humaines et animales dans la grotte Chauvet Pont d'Arc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Brodard</w:t>
+                <w:t xml:space="preserve">Subsurface flux adjustments and speleogenesis as inferred from sediment traps in major Lebanese cave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Quilès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
+                <w:t xml:space="preserve">Mazen Arzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Carsologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.5-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3986/ac.v44i1.1149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743078v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of an accurate growth rate reconstruction of a stalagmite from the Kanaan Cave-Lebanon to the understanding of humidity variations in the Levant during the MIS 5</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of petroglyphs at the Russian Altai in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Noble</w:t>
+                <w:t xml:space="preserve">D. V. Cheremisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Farrant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. V. Zotkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (2-4), pp.102-108</w:t>
+              <w:t xml:space="preserve">Problems of Archaeology, Ethnography and Anthropology of Siberia and neighboring territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp. 441-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117387v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier la grotte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un enregistreur exceptionnel de l’incision de la vallée de la Têt : le karst de Villefranche-de-Conﬂent (Pyrénées-Orientales).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Boche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gabriel Hez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La grotte Chauvet et la caverne du Pont-d’Arc, Hors Série n°28, pp. 22-23</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.9-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877631v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface flux adjustments and speleogenesis as inferred from sediment traps in major Lebanese cave systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude des pigments rouges du panneau de Genyornis, terre d'Arnhem, Australie : origine de l'hematite ? Red pigment study of Genyornis panel, Arnhem land, Australia: hematite origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Arzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Carsologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, p. 139-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349020v1</w:t>
+                <w:t xml:space="preserve">hal-02013758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of petroglyphs at the Russian Altai in 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datations croisées des occupations humaines et animales dans la grotte Chauvet Pont d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. V. Cheremisin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+                <w:t xml:space="preserve">Anita Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problems of Archaeology, Ethnography and Anthropology of Siberia and neighboring territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp. 441-445</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HS 28, pp.12--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895957v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enregistreur exceptionnel de l’incision de la vallée de la Têt : le karst de Villefranche-de-Conﬂent (Pyrénées-Orientales).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of an accurate growth rate reconstruction of a stalagmite from the Kanaan Cave-Lebanon to the understanding of humidity variations in the Levant during the MIS 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Andrew Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65, pp.9-32</w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2-4), pp.102-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939635v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pigments rouges du panneau de Genyornis, terre d'Arnhem, Australie : origine de l'hematite ? Red pigment study of Genyornis panel, Arnhem land, Australia: hematite origin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Digital Tools for Managing and Promoting Karst Geosites in Southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12371-014-0112-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013758v1</w:t>
+                <w:t xml:space="preserve">halsde-01023748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une brève histoire de la 3D en grotte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'art pariétal à ses contextes : bilan des applications pour l'enregistrement, l'intégration et l'analyse des informations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, numéro spécial, pp. 145-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496222v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01023846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Tools for Managing and Promoting Karst Geosites in Southeast France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De l'art pariétal à ses contextes : de nouveaux outils d'enregistrement, de mise en réseau et d'analyse des informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoheritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° spécial, " Micro-analyses et datations de l'art préhistorique dans son contexte archéologique "</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01023748v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art pariétal à ses contextes : bilan des applications pour l'enregistrement, l'intégration et l'analyse des informations spatiales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">La modélisation 3D, outil de transfert des connaissances Exemple de la réplique de la grotte Chauvet Pont d’Arc : la caverne du Pont d’Arc (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ployon</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Valcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Péral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, numéro spécial, pp. 145-152</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.41-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01023846v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art pariétal à ses contextes : de nouveaux outils d'enregistrement, de mise en réseau et d'analyse des informations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une brève histoire de la 3D en grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.3-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2014.3039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842729v1</w:t>
+                <w:t xml:space="preserve">hal-05496222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation 3D, outil de transfert des connaissances Exemple de la réplique de la grotte Chauvet Pont d’Arc : la caverne du Pont d’Arc (Ardèche, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A 28,000 year old excavated painted rock from Nawarla Gabarnmang, northern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryce Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Perazio</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349749v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00799655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of passive seismological imaging in speleogenetic studies: an example from Kanaan Cave, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Mariscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Speleology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (2), pp.97-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5038/1827-806X.42.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 28,000 year old excavated painted rock from Nawarla Gabarnmang, northern Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The social construction of caves and rockshelters: Chauvet Cave (France) and Nawarla Gabarnmang (Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Katherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryce Barker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (335), pp.12-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00048596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.08.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01842774v1</w:t>
+                <w:t xml:space="preserve">halsde-00828806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of caves and rockshelters: Chauvet Cave (France) and Nawarla Gabarnmang (Australia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How old are Australia's pictographs? A review of rock art dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryce Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, p.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00828806v1</w:t>
+                <w:t xml:space="preserve">halsde-00745410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How old are Australia's pictographs? A review of rock art dating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Further constraints on the Chauvet cave artwork elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bryce Barker</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (21), p. 8002-8006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1118593109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00745410v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00702721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations 36Cl de la fermeture de la grotte Chauvet, implications géomorphologiques et archéologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Le SIG comme outil fédérateur de la recherche interdisciplinaire : application à la grotte Chauvet-Pont d'Arc. Actes du colloque des Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2010 (suppl. 3), pp.97-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496253v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further constraints on the Chauvet cave artwork elaboration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Origins of Ground-edge Axes: New Findings from Nawarla Gabarnmang, Arnhem Land (Australia) and Global Implications for the Evolution of Fully Modern Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), p.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959774312000017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1118593109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00702721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00757230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origins of Ground-edge Axes: New Findings from Nawarla Gabarnmang, Arnhem Land (Australia) and Global Implications for the Evolution of Fully Modern Humans</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0959774312000017⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00757230v1</w:t>
+                <w:t xml:space="preserve">halsde-00719973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG comme outil fédérateur de la recherche interdisciplinaire : application à la grotte Chauvet-Pont d'Arc. Actes du colloque des Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Les aménagements et structures anthropiques de la grotte Chauvet-Pont d'Arc. Apport d'une approche intégrative géomorpho-archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.43-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2012.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842848v1</w:t>
+                <w:t xml:space="preserve">hal-05496255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aménagements et structures anthropiques de la grotte Chauvet-Pont d'Arc. Apport d'une approche intégrative géomorpho-archéologique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (77), p.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/edyte.2012.1204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05496255v1</w:t>
+                <w:t xml:space="preserve">halsde-00653347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">Poromoi Tamu and the Case of the Drowning Village: History, Lost Places and the Stories We Tell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pivoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), 27p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10761-012-0183-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00719973v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00702705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and intensity of high-altitude ﬂoods over the last 3.5 ka in northwestern French Alps (Lake Anterne)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Apports de la géomorphologie dans l'aménagement et la construction sociale de sites préhistoriques. Exemples de la grotte Chauvet-Pont-d'Arc (France) et de Nawarla Gabarnmang (Australie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Katherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp. 85-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00653347v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00788777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la géomorphologie dans l'aménagement et la construction sociale de sites préhistoriques. Exemples de la grotte Chauvet-Pont-d'Arc (France) et de Nawarla Gabarnmang (Australie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. J. Gunn</w:t>
+                <w:t xml:space="preserve">Dynamique sédimentaire et effet de site en zone noyée du karst : le siphon de Chevaline (Grottes de Choranche, Vercors, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dynamique sédimentaire dans le siphon de Chevaline, 60, pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2012.2727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00788777v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poromoi Tamu and the Case of the Drowning Village: History, Lost Places and the Stories We Tell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Datations 36Cl de la fermeture de la grotte Chauvet, implications géomorphologiques et archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Rowe</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10761-012-0183-0⟩</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2012.1205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00702705v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire et effet de site en zone noyée du karst : le siphon de Chevaline (Grottes de Choranche, Vercors, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension &amp;quot; La préhistoire du cinéma : origines paléolithiques de la narration graphique et du cinématographe&amp;quot;, de Marc Azéma, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Dynamique sédimentaire dans le siphon de Chevaline, 60, pp.23-44. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 58, p. 62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333052v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00806187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension &amp;quot; La préhistoire du cinéma : origines paléolithiques de la narration graphique et du cinématographe&amp;quot;, de Marc Azéma, 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in erosion patterns during the Holocene in a currently treeless subalpine catchment inferred from lake sediment geochemistry (Lake Anterne, 2063 m a.s.l., NW French Alps): The role of climate and human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.651-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683610391320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00806187v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00576530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in erosion patterns during the Holocene in a currently treeless subalpine catchment inferred from lake sediment geochemistry (Lake Anterne, 2063 m a.s.l., NW French Alps): The role of climate and human activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Delhon</w:t>
+                <w:t xml:space="preserve">Nawarla Gabarnmang, a 45,180±910 cal BP Site in Jawoyn Country, Southwest Arnhem Land Platea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray L. Whear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Katherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73, pp. 73-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00576530v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00653415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawarla Gabarnmang, a 45,180±910 cal BP Site in Jawoyn Country, Southwest Arnhem Land Platea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+                <w:t xml:space="preserve">Une analyse 3D de l'endokarst : applications lasergrammétriques sur l'aven d'Orgnac (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray L. Whear</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.379-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00653415v1</w:t>
+                <w:t xml:space="preserve">halsde-00681879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse 3D de l'endokarst : applications lasergrammétriques sur l'aven d'Orgnac (Ardèche, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification et extraction par segmentation de spéléothemes de l'aven d'Orgnac (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2011.1187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9594⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00681879v1</w:t>
+                <w:t xml:space="preserve">hal-05496247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et extraction par segmentation de spéléothemes de l'aven d'Orgnac (Ardèche, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Short reports : Earliest Evidence for Ground-Edge Axes: 35,400±410 cal BP from Jawoyn Country, Arnhem Land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Clarkson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.66-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496247v1</w:t>
+                <w:t xml:space="preserve">halsde-00544411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short reports : Earliest Evidence for Ground-Edge Axes: 35,400±410 cal BP from Jawoyn Country, Arnhem Land</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Reconstitution de l'entrée préhistorique de la grotte Chauvet-Pont d'Arc (Ardèche, France) : les apports de l'analyse géomorphologique et de la modélisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 71, pp.66-69</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, p.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00544411v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00653361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de l'entrée préhistorique de la grotte Chauvet-Pont d'Arc (Ardèche, France) : les apports de l'analyse géomorphologique et de la modélisation 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Emo Site (Oac), Gulf Province, Papua New Guinea: Resolving Long-Standing Questions of Antiquity and Implications for the History of the Ancestral Hiri Maritime Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Araho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56, p.17-34</w:t>
+              <w:t xml:space="preserve">Australian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.39-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00653361v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00496430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emo Site (Oac), Gulf Province, Papua New Guinea: Resolving Long-Standing Questions of Antiquity and Implications for the History of the Ancestral Hiri Maritime Trade</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Karst : from palaeogeographic archives to environmental indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Araho</w:t>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00496430v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00397478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst : from palaeogeographic archives to environmental indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstitution spéléogénique de la grotte de Kanaan (Antélias, Liban). Contribution à la morphogenèse du nahr Antelias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Jabbour-Gedeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7520⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (1), pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2009.2657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00397478v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53, pp.II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00457278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution spéléogénique de la grotte de Kanaan (Antélias, Liban). Contribution à la morphogenèse du nahr Antelias</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 54 (1), pp.21-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/karst.2009.2657⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2009.2644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117330v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00457291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale et morphologique d'une forêt de stalagmites par modélisation 3d dans le réseau d'Orgnac</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lascaux et la conservation de l'art préhistorique en milieu souterrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 53, pp. 1-14. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 52, pp.51-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00457291v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chardon (1936-2008) Karstologue des montagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00392462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lascaux et la conservation de l'art préhistorique en milieu souterrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes,Vercors, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2008.1059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392494v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes,Vercors, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'aven d'Orgnac : un jalon karstique pour la reconstitution paléogéographique de l'interfluve Ardèche/Cèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Serge Fudral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (1), pp.103-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2008.1059⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.117-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2007.1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496243v1</w:t>
+                <w:t xml:space="preserve">hal-05496242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aven d'Orgnac : un grand réseau paragénétique, étude spéléogénétique des grands volumes karstifiés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49, pp.II</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496241v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aven d'Orgnac : un jalon karstique pour la reconstitution paléogéographique de l'interfluve Ardèche/Cèze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Réveillet (8 juillet 1924-20 juin 2007), biospéléologue et biogéographe du Vercors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.52-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496242v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00260542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'aven d'Orgnac : un grand réseau paragénétique, étude spéléogénétique des grands volumes karstifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (1), pp.56-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2007.1003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393010v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Réveillet (8 juillet 1924-20 juin 2007), biospéléologue et biogéographe du Vercors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 50, pp.52-54</w:t>
+              <w:t xml:space="preserve">, 2006, 47, pp.II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00260542v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The concepts of heritage and heritage resource applied to karsts : protecting the Choranche caves (Vercors, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47, pp.II</w:t>
+              <w:t xml:space="preserve">Acta Carsologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392910v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concepts of heritage and heritage resource applied to karsts : protecting the Choranche caves (Vercors, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Carsologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (2), pp.37-46</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45-46, pp.II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00133668v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speleothem organic matter content imaging. The use of a Fluorescence Index to characterise the maximum emission wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Destombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 214, pp.193-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Déglaciation du vallon de la Glière, massif de la Vanoise, Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Darz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marnezy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45-46, pp.II</w:t>
+              <w:t xml:space="preserve">Cahiers Scientifiques du Parc National de la Vanoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXII, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392861v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'approche morphogénique pour la compréhension globale d'une grotte à haute valeur patrimoniale : la grotte Chauvet (Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12949,616 +12911,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déglaciation du vallon de la Glière, massif de la Vanoise, Savoie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les études karstogéniques menées dans la grotte Chauvet : Premiers résultats et implications paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Scientifiques du Parc National de la Vanoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, XXII, pp.7-21</w:t>
+              <w:t xml:space="preserve">Bull. Société Préhistorique Arièges-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, LVII, pp.29-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111085v1</w:t>
+                <w:t xml:space="preserve">hal-00117047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édification des cônes de déjection en zone de montagne : intérêts paléoenvironnemental et hydrogéologique, contribution typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nicoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14, pp.253-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études karstogéniques menées dans la grotte Chauvet : Premiers résultats et implications paléoenvironnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de la cartographie morphologique souterraine dans l'étude spéléogénique de la grotte Chauvet. Premiers éléments spéléogéniques et implications paléogéographiques, préhistoriques et paléontologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull. Société Préhistorique Arièges-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, LVII, pp.29-52</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (4), pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117047v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la cartographie morphologique souterraine dans l'étude spéléogénique de la grotte Chauvet. Premiers éléments spéléogéniques et implications paléogéographiques, préhistoriques et paléontologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative study of a stalagmite sample by stratigraphy, laser induced fluorescence spectroscopy, EPR spectrometry and reflectance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bolvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 162 (3-4), pp.221-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00069-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13568,1532 +13422,1532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Landscapes and Their Enduring Places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Birkett-Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Birkett-Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. Cambridge University Press; Cambridge Elements, 1, pp.102, 2024, Cambridge Elements - Elements in Current Archaeological Tools and Techniques, Hans Barnard and Willeke Wendrich, 9781009467797 (HB), 9781009181587 (PB), 9781009181594 (OC). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009181594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Burning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael-Shawn Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Ruth Pullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Birkett-Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, 1, 2024, Elements in Current Archaeological Tools and Techniques, Hans Barnard; Willeke Wendrich, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael-Shawn Fletcher</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009485340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03115689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.650, 2017, Collection «L’Art et les grandes civilisations », Carole Fritz, 9782850887178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David, Paul Taçon ; Jean Jacques Delannoy, Jean Michel Geneste. ANU Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie Physique – Aspects et dynamiques du géosystème terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lhenaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Jacques Delannoy Philip Deline, René Lhénaff. Vuibert, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outil-frise : une expérimentation interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle George-Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Piazza-Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, les Carnets du Labex ITEM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la Montagne : 10 ans de recherche au laboratoire Edytem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection EDYTEM n°16, 163p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsts, Paysages et Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JJ Delannoy ; S Jaillet ; B Sadier. Collection EDYTEM n°13, 196p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Blanc du climat en Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Général Savoie, pp.137, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00517625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONNEMENTS, DYNAMIQUES ET TERRITOIRES DE LA MONTAGNE, Dix ans de recherches au laboratoire EDYTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coordinateurs : L.Astrade ; J-J Delannoy Collection EDYTEM n°16, 163p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts de montagne : géomorphologie, patrimoine et ressources.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Karsts de montagne - Géomorphologie, patrimoine et ressources - Actes du colloque organisé à Sion (Suisse) le 15 septembre 2006 dans le cadre des Journées de l' association Française de Karstologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Coordinateurs : Fabien Hobléa ; Emmanuel Reynard ; Jean Jacques Delannoy. Collection EDYTEM, pp.180, 2008, Collection Edytem, Cahiers de Géographie n° 7, 978-2-9520432-9-8</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM, pp.176, 2008, Cahiers de Géographie, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00786283v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts de montagne - Géomorphologie, patrimoine et ressources - Actes du colloque organisé à Sion (Suisse) le 15 septembre 2006 dans le cadre des Journées de l' association Française de Karstologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Karsts de montagne : géomorphologie, patrimoine et ressources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collection EDYTEM, pp.176, 2008, Cahiers de Géographie, n° 7</w:t>
+              <w:t xml:space="preserve">Coordinateurs : Fabien Hobléa ; Emmanuel Reynard ; Jean Jacques Delannoy. Collection EDYTEM, pp.180, 2008, Collection Edytem, Cahiers de Géographie n° 7, 978-2-9520432-9-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00362578v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00786283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aven d'Orgnac, valorisation touristique, apports scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordinateurs : Fabien Hobléa ; Emmanuel Reynard ; Jean Jacques Delannoy. Collection EDYTEM, pp.184, 2007, Collection Edytem, Cahiers de Géographie n° 5, ISBN 2-9520432-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00786450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et vulnérabilités des milieux montagnards méditerranéens et alpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection EDYTEM - Cahiers de Géographie, n° 1, pp.256, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Chauvet - l'art des origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Aujoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clottes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Clottes. Editions du Seuil, 224 p., 2001, Arts Rupestres, 2-02048648-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15103,2272 +14957,2224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités humaines dans le contexte des oeuvres pariétales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Le Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Clottes</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.347-363, 2025, 9782757709962</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières sallles. Dir. JM. Geneste, C. Fritz, V.Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.315-321, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063355v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Seuil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Évelyne Debard</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières sallles. Dir. JM. Geneste, C. Fritz, V.Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.315-321, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063337v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Azéma</w:t>
+                <w:t xml:space="preserve">La galerie de l'Entrée et la salle des Bauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clottes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, la grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.211-313, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir JM Geneste, C Fritz, V Feruglio, G.Tosello</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.135 - 162, 2025, 9782715421431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063076v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie de l'Entrée et la salle des Bauges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La galerie du Cactus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, La grotte Chauvet Pont d'Arc. Art et archéologie. Les premières salles. Dir JM Geneste, C Fritz, V Feruglio, G.Tosello</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.135 - 162, 2025, 9782715421431</w:t>
+              <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.162-207, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063071v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La galerie du Cactus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Les activités humaines dans le contexte des oeuvres pariétales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, La grotte Chauvet Pontd'Arc. Art et archéologie. Les premières salles. Dir. JM. Geneste, C. Fritz, V. Feruglio, G. Tosello.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.162-207, 2025, 9782757709962</w:t>
+              <w:t xml:space="preserve">, Editions du Patrimoine. Centre des monuments nationaux., pp.347-363, 2025, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063073v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering a Site’s Spatial History Through Its Detailed Mapping: Reading the Chauvet Cave Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Landscapes and Their Enduring Places</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Link 8, Cambridge University Press, 2024, Elements in Current Archaeological Tools and Techniques, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009181594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Were Rock Art Sites Like in the Past? Reconstructing the Shapes of Sites as Cultural Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-Time Images in the Age of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.147-163, 2024, Interdisciplinary Contributions to Archaeology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54638-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging and Designing Place: Furnishings and the Architecture of Archaeological Sites in Aboriginal Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Mcniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Urwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The archaeology of indigenous Australia and New Guinea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press; Oxford University Press, pp.1151, 2023, Oxford Handbook, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190095611.001.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboriginal monumental stone-working in Northern Australia during the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Urwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua A. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Megaliths of the World - volume Iedited by Luc Laporte, Jean-Marc Large, Laurent Nespoulos, Chris Scarre, Tara Steiner-Herbert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.241-255, 2022, 9781803273204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigm shifts and ontological turns at Cloggs cave, GunaiKurnai Country, Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Freslovn Russell Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Petchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunaikurnai Land And Waters Aboriginal Corporation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oscar Moro Abadía, Martin Porr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies of Rock Art. Images, Relatinal Approaches, and Indigenous Knowledges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021, 9780429321863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429321863-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 11. Galerie du Cactus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Cartes 7-8 Salle des Bauges (partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.228-233, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.205-212, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032428v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salle Morel de la Grotte Chauvet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carte 9 Salle des Bauges (quart nord-est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet Pont d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-220, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115729v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassins topographiques de la Grotte Chauvet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contexte physique de la Grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">, 111 (1), pp.99, 2020, Coll. Documents de l’archéologie française 111-1, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115708v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe d’Arc, Pont d’Arc, grotte Chauvet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carte 12. Galerie des Panneaux Rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet Pont d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234-239, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115718v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de l’Éboulis d’Entrée de la grotte Chauvet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Histoire de la grotte : des premiers vides souterrains aux paysages actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115732v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes 7-8 Salle des Bauges (partie sud)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Datation 36Cl de la paroi extérieure et du porche préhistorique de la Grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.205-212, 2020</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022106v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 36Cl de la paroi extérieure et du porche préhistorique de la Grotte Chauvet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La carte intégrée des sols : principes et sémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">, 111 (1), pp.45-84, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115715v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la grotte : des premiers vides souterrains aux paysages actuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques morphogéniques de la grotte Chauvet Pont d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115712v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG Atlas Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17378,4180 +17184,4228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03115701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte intégrée des sols : principes et sémiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une image topographique de la grotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Jacques Delannoy; Jean Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111 (1), pp.45-84, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-39, 2020, Documents d'archéologie française, 9782735125333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115700v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques morphogéniques de la grotte Chauvet Pont d'Arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Talus externe et paléogrotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115703v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 12. Galerie des Panneaux Rouges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boche</w:t>
+                <w:t xml:space="preserve">Galerie d’Entrée, écroulements et fermeture de la Grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clottes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.234-239, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032434v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 9 Salle des Bauges (quart nord-est)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Salle Brunel (partie sud) de la Grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-220, 2020</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038214v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte physique de la Grotte Chauvet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Salle Brunel (partie nord) de la Grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet Pont d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111 (1), pp.99, 2020, Coll. Documents de l’archéologie française 111-1, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115702v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une image topographique de la grotte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Base de l’Éboulis d’Entrée de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Jean Jacques Delannoy; Jean Michel Geneste. </w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.29-39, 2020, Documents d'archéologie française, 9782735125333</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878444v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talus externe et paléogrotte Chauvet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bassins topographiques de la Grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115720v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerie d’Entrée, écroulements et fermeture de la Grotte Chauvet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Salle Morel de la Grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanik Yanik Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115724v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salle Brunel (partie sud) de la Grotte Chauvet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combe d’Arc, Pont d’Arc, grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 111 (1), 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115734v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salle Brunel (partie nord) de la Grotte Chauvet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Carte 11. Galerie du Cactus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.228-233, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115737v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG Chauvet, un outil au cœur des recherches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Jacques Delannoy ; Jean Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DAF Paris, pp.81-91, 2019, 978-2-7351-2560-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.49690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlas pour une grotte ornée :découvrir la grotte Chauvet par les cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 111 (1), pp.23-30, 2019, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03115693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karst souterrain et ses temporalités : vecteurs de dialogues interdisciplinaires. Discussion autour des notions d’instants, d’archives, de mémoires et d’indicateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une image topographique de la grotte Chauvet-Pont d’Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Guillou Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Jacques Delannoy ; Jean Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAF Paris, pp.29-39, 2018, 978-2-7351-2560-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.49690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895749v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une image topographique de la grotte Chauvet-Pont d’Arc</w:t>
+                <w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Le Guillou Y</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coutterand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Jacques Delannoy ; Jean Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFK, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972159v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe d'Arc, Pont d'arc, Grotte Chauvet : La grotte dans ses contextes naturel et culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Jacques Delannoy ; Jean Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Grotte Chauvet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DAF Paris, pp.152-158, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.49690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeomorphological Mapping: Rock Art and the Architecture of Place.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno David; Ian J. McNiven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFK, 2018</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of the Archaeology and Anthropology of Rock Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford Handbook, http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190607357.001.0001/oxfordhb-9780190607357-e-47, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848456v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeomorphological Mapping: Rock Art and the Architecture of Place.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le karst souterrain et ses temporalités : vecteurs de dialogues interdisciplinaires. Discussion autour des notions d’instants, d’archives, de mémoires et d’indicateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Bruno David; Ian J. McNiven. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of the Archaeology and Anthropology of Rock Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford Handbook, http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190607357.001.0001/oxfordhb-9780190607357-e-47, 2018</w:t>
+              <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFK, pp. 31-51, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895756v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawarla Gabarnmang, plateau de la Terre d’Arnhem, Australie du Nord.</w:t>
+                <w:t xml:space="preserve">Determining the age of a painted panel at EXF3, Jawoyn country, western Arnhem Land plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Carole Fritz. </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’art de la Préhistoire.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Australis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, ANU Press, p.371 - p.422, 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895771v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the age of a painted panel at EXF3, Jawoyn country, western Arnhem Land plateau</w:t>
+                <w:t xml:space="preserve">Nawarla Gabarnmang, plateau de la Terre d’Arnhem, Australie du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fritz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Australis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’art de la Préhistoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Citadelles et Mazenod, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801306v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D modelling in rock art research: Terrestrial laser scanning, photogrammetry and the time factor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dating painted Panel E1 at Nawarla Gabarnmang, southern Arnhem Land plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Bruno David; Ian J. McNiven. </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of the Archaeology and Anthropology of Rock Art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Australis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, ANU Press, p.245 - p.302, 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877642v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcards from the outside: European-contact rock art imagery and occupation on the southern Arnhem Land plateau, Jawoyn lands</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+                <w:t xml:space="preserve">3-D modelling in rock art research: Terrestrial laser scanning, photogrammetry and the time factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno David; Ian J. McNiven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Oxford Handbook of the Archaeology and Anthropology of Rock Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford Handbook, http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780190607357.001.0001/oxfordhb-9780190607357-e-47, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886825v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Archaeology of Western Arnhem Land's rock art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postcards from the outside: European-contact rock art imagery and occupation on the southern Arnhem Land plateau, Jawoyn lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Bruno David, Paul Taçon ; Jean Jacques Delannoy, Jean Michel Geneste. </w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray L. Whear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ANU Press, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 47, ANU Press, p. 165-196, 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895785v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeology of rock art at Dalakngalarr 1, central-western Arnhem Land</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Archaeology of Western Arnhem Land's rock art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno David, Paul Taçon ; Jean Jacques Delannoy, Jean Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47, ANU Press, 42 p., 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ANU Press, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895843v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The past 500 years of rock art at Nawarla Gabarnmang, central-western Arnhem Land</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Archaeology of rock art at Dalakngalarr 1, central-western Arnhem Land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandria Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47, ANU Press, 27p., 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 47, ANU Press, 42 p., 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895833v1</w:t>
+                <w:t xml:space="preserve">hal-01895843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating painted Panel E1 at Nawarla Gabarnmang, southern Arnhem Land plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The past 500 years of rock art at Nawarla Gabarnmang, central-western Arnhem Land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Katherine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Australis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.11⟩</w:t>
+              <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, ANU Press, 27p., 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801086v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology of the ‘Genyornis’ site, western Arnhem Land: Determining the age of the ‘Genyornis’ painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryce Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lamb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, ANU Press, p.423 - p.496, 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22459/TA47.11.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats de paroi et art pariétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Fritz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art de la Préhistoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Citadelles et Mazenod, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineers of the Arnhem Land plateau : Evidence for the origins and transformation of sheltered spaces at Nawarla Gabarnmang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Katherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, ANU Press, 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes et paysages de la grotte ou l’écriture des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. dellaporta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chauvet–Pont-d’Arc, l’inappropriable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Xavier Barral, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Protiere</w:t>
+                <w:t xml:space="preserve">L'objet emblématique Géopatrimoines : Evaluer, protéger, valoriser : affirmation d'un champ de recherche transversal et collaboratif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp.119-142, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01023763v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet emblématique Karst : Paysages, mémoires de l'environnement et des hommes, dix années de recherches au laboratoire EDYTEM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM, pp. 51-85, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Géopatrimoines : Evaluer, protéger, valoriser : affirmation d'un champ de recherche transversal et collaboratif.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Biot</w:t>
+                <w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pepin-Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Protiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM, pp.119-142, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982824v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01023763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.201-214, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise André</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp. 201-214, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations 36Cl de la fermeture de la grotte Chauvet : Implications géomorphologiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21561,1320 +21415,1320 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karsts, Paysages et Préhistoire, Collection Edytem n°13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Edytem, p.63-78, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements et structures anthropiques de la grotte Chauvet - Pont-d'Arc : apport d'une approche intégrative géomorpho-archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordinateurs : Jean Jacques Delannoy, Stephane Jaillet, Benjamin Sadier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karsts, Paysages et Préhistoire, Collection Edytem n°13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Edytem, p.43-62, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et extraction par segmentation de spéléothemes de l'aven d'Orgnac (Ardèches, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Relevés lasergrammétriques et calibration sur calcite de morphologies externes de spéléothèmes pour une étude paléo-sismologique du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.145-154, 2011</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.137-144, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00604590v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00604583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés lasergrammétriques et calibration sur calcite de morphologies externes de spéléothèmes pour une étude paléo-sismologique du Liban</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Identification et extraction par segmentation de spéléothemes de l'aven d'Orgnac (Ardèches, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et modèles 3D en milieux naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.137-144, 2011</w:t>
+              <w:t xml:space="preserve">, Collection EDYTEM n° 12, pp.145-154, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00604583v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00604590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments détritiques endokarstique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Géoarchéologie et karstologie de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de karstologie, pp.78-79, 2010, Karstologia Mémoires, n° 19</w:t>
+              <w:t xml:space="preserve">, Association française de karstologie, pp.98-99, 2010, Karstologia Mémoires, n° 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00486654v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00486658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie et karstologie de la grotte Chauvet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Les sédiments détritiques endokarstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Audra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de karstologie, pp.98-99, 2010, Karstologia Mémoires, n° 19</w:t>
+              <w:t xml:space="preserve">, Association française de karstologie, pp.78-79, 2010, Karstologia Mémoires, n° 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00486658v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00486654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Aven d'Orgnac : un jalon karstique pour la reconstitution paléogéographiqque de l'interfluve Ardèche/Cèze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'Aven d'Orgnac : étude des remplissages, mémoires des dynamiques spéléogéniques post-paragénétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Kaufmann</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quinif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.117-148, 2007</w:t>
+              <w:t xml:space="preserve">L'aven d'Orgnac. Valorisation touristique apports scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.79-98, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00215440v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00213577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Aven d'Orgnac : étude des remplissages, mémoires des dynamiques spéléogéniques post-paragénétiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'Aven d'Orgnac : un jalon karstique pour la reconstitution paléogéographiqque de l'interfluve Ardèche/Cèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Quinif</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fudral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'aven d'Orgnac. Valorisation touristique apports scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.79-98, 2007</w:t>
+              <w:t xml:space="preserve">L'Aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.117-148, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00213577v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00215440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aven d'Orgnac : un grand réseau paragénétique, étude spéléogénétique des grands volumes karstifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.57-78, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00213509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sédiments détritiques de grotte : un processus d'archivage original</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Erosion. Entre société, climat et paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.145-150, 2006, Collection Nature et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00260344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stalagmites : des archives karstiques multiparamètres contintales et continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe ALLÉE et Laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Erosion entre Société, Climat et Paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal (Clermont-Ferrand), pp.139-144, 2006, Collection Nature &amp; Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00158289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les planéités karstiques, genèse et intérêts morphogéniques : application au bassin de Ronda (Andalousie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et vulnérabilités des milieux montagnards méditerranéens et alpins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Collection EDYTEM - Cahiers de Géographie, pp.21-36, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte dans son cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22882,88 +22736,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Clottes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte Chauvet. L'art des origines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.14-26, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22973,1468 +22827,1468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450150v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
+              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063611v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opération archéologique programmée 2024. Les abris Perret : étude géomorphologique et campagne de prélèvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Burnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Savoie Mont Blanc. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Graphein : rapport d'opération archéologique programmée 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDYTEM, Université de Savoie Mont-Blanc, UMR 5204 CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04378751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude intégrée du Rocher du Château. Approche archéo-géomorphologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">L’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence). Approche intégrée d’un site de passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS. 2022</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910331v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence). Approche intégrée d’un site de passage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Etude intégrée du Rocher du Château. Approche archéo-géomorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877783v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abri Otello: rapport d'opération archéologique programmée 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie PACA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oullas: rapport d'opération archéologique programmée 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie PACA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rocher du Château: rapport d'opération archéologique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Trou de la Féclaz: rapport d'opération archéologique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancée sur l'étude des matières colorantes de la grotte aux points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04830571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois ans de recherche en archéométrie sur les matières colorantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Auvergne, Service Régional de l’Archéologie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04830546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global et risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Einhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle George-Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Peisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LabEx ITEM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24444,9448 +24298,9448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tribute to Bruno Wilhelm’s legacy in reading the geological record of lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel Est l'âge Du Pont d'Arc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international « Quaternaire » Q12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéléogenèse de la grotte des deux Ouvertures (Gorge de l'Ardèche, France). Implication pour les fréquentations humaines et animales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelles sources de matières colorantes ferrugineuses dans les grottes ornées du canyon de l’Ardèche : Grotte aux Points et Abri des Pêcheurs ? (Gard et Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.155-164</w:t>
+              <w:t xml:space="preserve">22ème GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871578v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sources de matières colorantes ferrugineuses dans les grottes ornées du canyon de l’Ardèche : Grotte aux Points et Abri des Pêcheurs ? (Gard et Ardèche, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Provenance de matière première colorante dans le bassin versant de l’Ardèche. Identification d’un marqueur minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Archéométrie 2019, 23ième colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des arts et des sciences Département d'anthropologie - Université de Montréal, May 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430098v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance de matière première colorante dans le bassin versant de l’Ardèche. Identification d’un marqueur minéral</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+                <w:t xml:space="preserve">Spéléogenèse de la grotte des deux Ouvertures (Gorge de l'Ardèche, France). Implication pour les fréquentations humaines et animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yago Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2019, 23ième colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des arts et des sciences Département d'anthropologie - Université de Montréal, May 2019, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.155-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04829229v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of cultural and human practices from 50,000 years ago at the rock art site of Nawarla Gabarnmang (Arnhem Land, North Territory – Australia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Inputs of the analysis of colouring and coloured matters into the integrated study of the rock art site of Nawarla Gabarnmang (Arnhem Land, North Territory – Australia)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IFRAO Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Darfo Boario Therme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887728v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inputs of the analysis of colouring and coloured matters into the integrated study of the rock art site of Nawarla Gabarnmang (Arnhem Land, North Territory – Australia)”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Jean-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRAO Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Darfo Boario Therme, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international de l’Union des Sciences Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887724v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la Géomorphologie 3D dans la reconstitution des paléogéographies préhistoriques disparues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’Union des Sciences Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880736v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la Géomorphologie 3D dans la reconstitution des paléogéographies préhistoriques disparues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approach of cultural and human practices from 50,000 years ago at the rock art site of Nawarla Gabarnmang (Arnhem Land, North Territory – Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892286v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passé révélé des ancêtres aborigènes Jawoyn à Nawarla Gabarnmang (Australie) : l'étude structurale des crayons et des écailles colorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Hodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peintures rupestres en territoire Jawoyn, Terre d’Arnhem (Australie) : Une étude intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sobre rocas y huesos: las sociedades prehistóricas y sus manifestaciones plásticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arte de la Sociedades Prehistoricas, 2016, Nerja, Espagne. pp.379-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can the chemistry of archaeological artefacts tell us about the past? Spatio-temporal correlations at Nawarla Gabarnmang (Australia)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Symposium on Archaeometry (ISA),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte des Deux-Ouvertures à St-Martin-d’Ardèche : Approches chronométriques croisées de la mise en place du massif stalagmitique (U/Th et 14C AMS) et Implications quant aux fréquentations humaines et animales de la cavité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determining natural versus cultural coloured rocks (‘pigments’) at Nawarla Gabarnmang, a 48,000-50,000 year old Aboriginal site in northern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADAPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 41-50</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957694v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining natural versus cultural coloured rocks (‘pigments’) at Nawarla Gabarnmang, a 48,000-50,000 year old Aboriginal site in northern Australia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Etude des pigments rouges du panneau de Genyornis, terre d'Arnhem, Australie : origine de l'hematite ? Red pigment study of Genyornis panel, Arnhem land, Australia: hematite origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">Table ronde internationale : Autour de l'hématite. Circulation et transformation au cours de la Préhistoire récente - Méthodes d'analyse Table ronde internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Namur, Belgium. à paraitre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887738v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00866780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pigments rouges du panneau de Genyornis, terre d'Arnhem, Australie : origine de l'hematite ? Red pigment study of Genyornis panel, Arnhem land, Australia: hematite origin?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La valeur universelle exceptionnelle, entre conviction et sélection. Exemple de la grotte Chauvet-Pont-d'Arc (Ardèche-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Malgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale : Autour de l'hématite. Circulation et transformation au cours de la Préhistoire récente - Méthodes d'analyse Table ronde internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Namur, Belgium. à paraitre</w:t>
+              <w:t xml:space="preserve">l'invention de la valeur Universelle Exceptionnelle, 40 ème anniversaire de la convention du patrimoine mondial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dijon, France. pp. 78-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00866780v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur universelle exceptionnelle, entre conviction et sélection. Exemple de la grotte Chauvet-Pont-d'Arc (Ardèche-France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Grotte des Deux-Ouvertures à St-Martin-d’Ardèche : Approches chronométriques croisées de la mise en place du massif stalagmitique (U/Th et 14C AMS) et Implications quant aux fréquentations humaines et animales de la cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'invention de la valeur Universelle Exceptionnelle, 40 ème anniversaire de la convention du patrimoine mondial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dijon, France. pp. 78-94</w:t>
+              <w:t xml:space="preserve">MADAPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982565v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution sedimentologique des extremes hydrologiques au cours des derniers millenaires dans les alpes françaises. Relations avec les changements climatiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The social construction of rock art caves. Contributions of the geomorphological approach in Chauvet cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933739v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00867077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of rock art caves. Contributions of the geomorphological approach in Chauvet cave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstitution sedimentologique des extremes hydrologiques au cours des derniers millenaires dans les alpes françaises. Relations avec les changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00867077v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock art paintings in Jawoyn country, Arnhem land: how improve knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Archaeomorphology and the social construction of rockshelters : Nawarla Gabarnmang (Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Katherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray L. Whear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00866777v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00867062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire de la chronologie relative de sites d'art rupestre en terre d'Arhnem (Australie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00866773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeomorphology and the social construction of rockshelters : Nawarla Gabarnmang (Australia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rock art paintings in Jawoyn country, Arnhem land: how improve knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ray L. Whear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00867062v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00866777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D researches on conduits and karsts networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00867042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional reconstructions of the past extreme flood activity from Alpine lake sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00799680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenesis reconstitution on Kelb valley, Lebanon: contribution of Jeita cave speleogenesis and karst landforms study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00866715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et crues torrentielles en montagne : quelles relations ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D, laserscanning and geomorphological studies in Orgnac cave (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème colloque de l'association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International congress on "scientific research in show caves"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933770v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00868197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'art pariétal à ses contextes : de nouveaux outils d'enregistrement et de mise en réseau des informations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">The use of speleothems to better constrain long return period seismic hazard in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Egozcue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADAPCA ( Micro-Analyses et Datations de l'Art Préhistorique dans son Contexte Archéologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00662607v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00737034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of speleothems to better constrain long return period seismic hazard in Lebanon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geomorphology research in Jeita cave, Lebanon : speleogenesis study for a scientific valorization of a touristic cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. J. Egozcue</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal. 7p</w:t>
+              <w:t xml:space="preserve">Poster Session, International Congress on scientific research in Show Caves, Karst Research Institute ZRC Sazu, Slovenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00737034v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00744442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology research in Jeita cave, Lebanon : speleogenesis study for a scientific valorization of a touristic cave</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De l'art pariétal à ses contextes : de nouveaux outils d'enregistrement et de mise en réseau des informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster Session, International Congress on scientific research in Show Caves, Karst Research Institute ZRC Sazu, Slovenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Slovenia</w:t>
+              <w:t xml:space="preserve">MADAPCA ( Micro-Analyses et Datations de l'Art Préhistorique dans son Contexte Archéologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00744442v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00662607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D, laserscanning and geomorphological studies in Orgnac cave (Ardèche, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Apport de la caractérisation de la matière picturale à l'art rupestre : exemple de l'étude du panneau de Genyornis, Terre d'Arnhem. - Australie Input of painting material characterization in rock art understanding : case study of Genyornis panel, Arnhem Land, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hoerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Prud'Homme</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on "scientific research in show caves"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Postojna, Slovenia</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres d'Art Rupestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Les Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00868197v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00720061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene evolution of Antelias valley (Lebanon): speleogenic approach applied on Kassarat cave system with implication of U/Th datations records.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th international Karst school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Postojna, Slovenia</w:t>
+              <w:t xml:space="preserve">EGU, Vienne 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00744481v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00750907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Pleistocene evolution of Antelias valley (Lebanon): speleogenic approach applied on Kassarat cave system with implication of U/Th datations records.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, Vienne 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t>
+              <w:t xml:space="preserve">20th international Karst school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00750907v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00744481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la caractérisation de la matière picturale à l'art rupestre : exemple de l'étude du panneau de Genyornis, Terre d'Arnhem. - Australie Input of painting material characterization in rock art understanding : case study of Genyornis panel, Arnhem Land, Australia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments: towards regional patterns of extreme precipitation changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres d'Art Rupestre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Les Eyzies, France</w:t>
+              <w:t xml:space="preserve">Risques naturels, Journée de l'OSUG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00720061v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00751350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments: towards regional patterns of extreme precipitation changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments : towards regional patterns of extreme precipitation changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques naturels, Journée de l'OSUG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EGU Topical Meeting Floods and climate: Understanding and exploiting the link between floods and climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00751350v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00799675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments : towards regional patterns of extreme precipitation changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Topical Meeting Floods and climate: Understanding and exploiting the link between floods and climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00799675v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00750892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two millennia of torrential activity reconstructed from alpine lake sediments : towards regional patterns of extreme precipitation changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Changements climatiques et crues torrentielles en montagne : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">XXVème colloque de l'association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00750892v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Un millénaire de crues extrêmes en Europe du Sud-Ouest : vers un modèle de distribution spatio-temporelle des situations météorologiques à l'origine des événements de précipitations extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Limnogeology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00750919v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00751329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des principaux stades glaciaires du Chablais : base scientifique pour la valorisation d'un patrimoine glaciaire régional</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstitution of the groundwater palaeoflow of Kessarat cave, Antelias valley, Lebanon : A geomorphological approach in palaeohydrological records analysi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géosciences au service de la société.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lausanne, France. p.93-103</w:t>
+              <w:t xml:space="preserve">XVIII th INQUA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00702791v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00744575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution of the groundwater palaeoflow of Kessarat cave, Antelias valley, Lebanon : A geomorphological approach in palaeohydrological records analysi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des principaux stades glaciaires du Chablais : base scientifique pour la valorisation d'un patrimoine glaciaire régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII th INQUA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Les géosciences au service de la société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lausanne, France. p.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00744575v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00702791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un millénaire de crues extrêmes en Europe du Sud-Ouest : vers un modèle de distribution spatio-temporelle des situations météorologiques à l'origine des événements de précipitations extrêmes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de &amp;quot; l'approche multiparamètres géomorphologie/3D&amp;quot; dans l'étude des sites ornés. Applications à la grotte Chauvet-Pont d'Arc (Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres d'art rupestre : " Les dimensions de l'art rupestre et mobilier. Regards croisés sur les échelles et les concepts d'analyse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Périgueux, Centre National de Préhistoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00751329v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00596159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de &amp;quot; l'approche multiparamètres géomorphologie/3D&amp;quot; dans l'étude des sites ornés. Applications à la grotte Chauvet-Pont d'Arc (Ardèche)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructing extreme flood events from high altitude lake sediment records : methodological issues and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres d'art rupestre : " Les dimensions de l'art rupestre et mobilier. Regards croisés sur les échelles et les concepts d'analyse"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Périgueux, Centre National de Préhistoire, France</w:t>
+              <w:t xml:space="preserve">Internation Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00596159v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00750930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing extreme flood events from high altitude lake sediment records : methodological issues and first results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Reconstructing high resolution glacier activity over the last centuries from a partially-varved lake sediment sequence (Lake Blanc, NW French Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">XVIII th INQUA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00750930v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00879524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing high resolution glacier activity over the last centuries from a partially-varved lake sediment sequence (Lake Blanc, NW French Alps).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII th INQUA congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">International Limnogeology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00879524v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00750919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies lidar et 3D pour l'étude de formes et de dépôts de l'endokarst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réalité virtuelle : un outil pour la connaissance et la médiation. Application à la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00540320v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00495891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle : un outil pour la connaissance et la médiation. Application à la grotte Chauvet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An assessment of centennial to millennial-scale torrential flood activity in mountain areas : towards a better understanding of the temperature-flood relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Global Change and the World's Mountains, Perth, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00495891v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00751294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'analyse de la vulnérabilité des ressources en eau karstiques du massif des Béni Snassen orientaux (Maroc)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de morphologies pariétales en grotte à partir d'un lever laser 3D. Application aux salles rouges de l' Aven d'Orgnac ( Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Lidar ESGT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Mans, France. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00540364v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00496512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambéry, capitale historique de la Savoie : Présentation du Pôle Montagne de l'Université de Savoie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le SIG comme outil fédérateur de recherche interdisciplinaire : application à la grotte Chauvet-Pont-d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Alpes, au coeur de l'histoire : défis de la montagne et pari de l'innovation IXèmes AGORAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00531732v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00495876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG comme outil fédérateur de recherche interdisciplinaire : application à la grotte Chauvet-Pont-d'Arc</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une méthode d'analyse de la vulnérabilité des ressources en eau karstiques du massif des Béni Snassen orientaux (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tayebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00495876v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00540364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of centennial to millennial-scale torrential flood activity in mountain areas : towards a better understanding of the temperature-flood relationship</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chambéry, capitale historique de la Savoie : Présentation du Pôle Montagne de l'Université de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change and the World's Mountains, Perth, Scotland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Les Alpes, au coeur de l'histoire : défis de la montagne et pari de l'innovation IXèmes AGORAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00751294v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00531732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de morphologies pariétales en grotte à partir d'un lever laser 3D. Application aux salles rouges de l' Aven d'Orgnac ( Ardèche, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parois et art pariétal : approche taphonomique. L'exemple de la grotte de Chauvet-Pont d'Arc (Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lidar ESGT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Mans, France. pp.3-8</w:t>
+              <w:t xml:space="preserve">XV congrès international de l'UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00496512v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00590923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parois et art pariétal : approche taphonomique. L'exemple de la grotte de Chauvet-Pont d'Arc (Ardèche)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Technologies lidar et 3D pour l'étude de formes et de dépôts de l'endokarst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV congrès international de l'UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.43-52</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00590923v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00540320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements environnementaux enregistrés par la matière organique dans un site d'altitude (Le Lac d'Anterne, 2063 m)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
+                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ResMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, St Maxime, France</w:t>
+              <w:t xml:space="preserve">SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00404022v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00375612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId620" w:history="1">
+                <w:t xml:space="preserve">La valorisation des géopatrimoines au cœur d'un projet de territoire, l'exemple du Chablais (62 communes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
+              <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00375612v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00374135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des géopatrimoines au cœur d'un projet de territoire, l'exemple du Chablais (62 communes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction automatique de la discontinuité plane à partir d'une scannerisation laser 3D en milieu rocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guyomard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque " Techniques laser pour l'étude des environnements naturels et urbains "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00374135v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00403788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de la discontinuité plane à partir d'une scannerisation laser 3D en milieu rocheux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene Paleoenvironmental reconstruction from laminated sediments of the high-alpine lake Anterne (Lake Anterne, 2063 m asl, NW French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Techniques laser pour l'étude des environnements naturels et urbains "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Mans, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00403788v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00404024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Paleoenvironmental reconstruction from laminated sediments of the high-alpine lake Anterne (Lake Anterne, 2063 m asl, NW French Alps)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'utilisation des SIG pour l'étude de la vulnérabilité des eaux karstiques dans un milieu méditerranéen semi-aride : Exemple des Béni Snassen orientaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tayebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congres international, Apport des Technologies Géomatiques dans l'étude des ressources en eau et le suivi du phénomène de la désertification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00404024v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00872021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des SIG pour l'étude de la vulnérabilité des eaux karstiques dans un milieu méditerranéen semi-aride : Exemple des Béni Snassen orientaux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changements environnementaux enregistrés par la matière organique dans un site d'altitude (Le Lac d'Anterne, 2063 m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres international, Apport des Technologies Géomatiques dans l'étude des ressources en eau et le suivi du phénomène de la désertification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Congrès ResMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, St Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00872021v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00404022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les valeurs cachées des grottes : mémoires de la nature et des hommes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphi pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00264232v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aven d'Orgnac : un témoin endokarstique de l'aggradation continentale pliocène du Rhône et de la Cèze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approche géomorphologique de l'environnement karstique de l'art rupestre. Apports de la 3D dans la reconstitution de la fermeture de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance spécialisée de la Société Géologique de France organisée en l'honneur de Georges CLAUZON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de l'Institut National du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Angle sur Anglins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00403981v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00395188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géomorphologique de l'environnement karstique de l'art rupestre. Apports de la 3D dans la reconstitution de la fermeture de la grotte Chauvet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'aven d'Orgnac : un témoin endokarstique de l'aggradation continentale pliocène du Rhône et de la Cèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de l'Institut National du Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Angle sur Anglins, France</w:t>
+              <w:t xml:space="preserve">Séance spécialisée de la Société Géologique de France organisée en l'honneur de Georges CLAUZON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00395188v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00403981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre karstologie fondamentale et appliquée : l'étude de classement du site de Choranche/les Coulmes (Vercors, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les valeurs cachées des grottes : mémoires de la nature et des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst de montagne : géomorphologie, patrimoine et ressources.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sion, Suisse. pp.103-112</w:t>
+              <w:t xml:space="preserve">Amphi pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363787v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00264232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire de la dynamique et de la réactivité de la matière organique : traçage par résonance paramagnétique électronique (RPE) basée sur une banque de NOMs de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pépin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rôle et fonction des matières organiques dans l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse 3D des volumes souterrains à méso échelle, nuages de points et modèles TIN de quelques objets de l'endokarst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale des journées de l'AFK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Arettes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00403808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire de la dynamique et de la réactivité de la matière organique : traçage par résonance paramagnétique électronique (RPE) basée sur une banque de NOMs de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pépin-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque national de l'International Humic Substances Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National du Machinisme Agricole, du Génie Rural, des Eaux et Forêts (CEMAGREF). FRA., Nov 2007, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en charge du réseau de la Luire (Vercors-France) : Enregistrements et implications géomorphologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les sédiments détritiques de grotte : un décryptage difficile lié à un processus d'archivage particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydrogéologie Karstique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">L'érosion entre société, Climat et Paléoenvironnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France. pp.145-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142362v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00364241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments détritiques de grotte : un décryptage difficile lié à un processus d'archivage particulier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mises en charge du réseau de la Luire (Vercors-France) : Enregistrements et implications géomorphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'érosion entre société, Climat et Paléoenvironnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France. pp.145-150</w:t>
+              <w:t xml:space="preserve">Colloque Hydrogéologie Karstique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00364241v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'approche géomorpholgique dans l'étude des grands écroulements rocheux : réflexion autour de l'écroulement de Plaimpalais (Alpes du Nord, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grotte Chauvet - Salle Hillaire et Salle du Crâne : contexte sédimentologique des vestiges d'origine humaine et animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Recherches pluridisciplinaires dans la grotte Chauvet, actes des Journées SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125417v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments détritiques de grotte: un processus d'archivage original</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SIG et détermination de la vulnérabilité d'un aquifère karstique (partie médiane du B.V. du Nahr Beyrouth, Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement, Table Ronde en l'honneur de R. Neboit-Guilhot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Géoforum 2005 - Savoir penser et partager l'information géographique : les SIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110945v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG et détermination de la vulnérabilité d'un aquifère karstique (partie médiane du B.V. du Nahr Beyrouth, Liban)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les sédiments détritiques de grotte: un processus d'archivage original</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoforum 2005 - Savoir penser et partager l'information géographique : les SIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, France</w:t>
+              <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement, Table Ronde en l'honneur de R. Neboit-Guilhot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110909v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet - Salle Hillaire et Salle du Crâne : contexte sédimentologique des vestiges d'origine humaine et animale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'un soutirage dans des remplissages endokarstiques par l'étude des formes et de la répartition des stalagmites. (réseau Orgnac-Issirac, Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches pluridisciplinaires dans la grotte Chauvet, actes des Journées SPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. pp.35-42</w:t>
+              <w:t xml:space="preserve">Les séries sédimentaires endokarstiques : mémoires de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Han-sur-Lesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199043v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'un soutirage dans des remplissages endokarstiques par l'étude des formes et de la répartition des stalagmites. (réseau Orgnac-Issirac, Ardèche, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les apports de l'approche géomorpholgique dans l'étude des grands écroulements rocheux : réflexion autour de l'écroulement de Plaimpalais (Alpes du Nord, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séries sédimentaires endokarstiques : mémoires de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Han-sur-Lesse, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111057v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground sedimentary deposits as a natural record : high resolution study in view of palaeoenvironmental reconstructions (Choranche caves, Vercors, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th congress of the International Geographical Union "One Earth - Many Worlds".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endokarstic sedimentological processes in the alpine area: Attempt of Holocene palaeoenvironmental and paleohydrological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holocene climate in the Alps : Toward a common framework</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités, causes et conséquences de l'instabilité chronique du versant occidental du Mont Margériaz (1845 m), Massif des Bauges, Savoie, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deparis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV° Rencontres Régionales de La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sédiments détritiques endokarstiques : une approche dynamique pour une meilleure compréhension de l'archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR 440 du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Han-sur-Lesse, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00364318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stalagmites : des archives karstiques multiparamètres continentales et continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Erosion entre Société, Climat et Paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial homogeneity of speleothem records hydrological and geomorphological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Contribution of karstic lake sediments to the historic environment evolution understanding - Comparison with stalagmite records. (Choranche caves Vercors France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the karst Record III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France. pp.127-128</w:t>
+              <w:t xml:space="preserve">The Karst Record III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111096v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterisation in speleothem, Laser Induced Fluorescence Index Changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Le karst et ses stalagmites, archives de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The karst Record III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montpellier, France. pp.125-126</w:t>
+              <w:t xml:space="preserve">Conférences du musée d'Orgnac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Orgnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111097v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00158293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of karstic lake sediments to the historic environment evolution understanding - Comparison with stalagmite records. (Choranche caves Vercors France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterisation in speleothem, Laser Induced Fluorescence Index Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Perrette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Karst Record III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The karst Record III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France. pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111099v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karst et ses stalagmites, archives de l'environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial homogeneity of speleothem records hydrological and geomorphological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du musée d'Orgnac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Orgnac, France</w:t>
+              <w:t xml:space="preserve">the karst Record III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montpellier, France. pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00158293v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet (Ardèche - France) : Les dépôts de la Salle Hillaire et le occupations préhistoriques associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33894,150 +33748,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change : the Karst Record III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et évolution de la grotte Chauvet : bilan des études karstogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34069,297 +33923,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de la Société Française de Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00364331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets induits du karst sur le régime hydrologique des montagnes enneigées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrologie Nivale en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la karstologie dans l'étude d'une cavité à haute valeur culturelle : la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme MIRA UdS-USJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à haute résolution sur les spéléothèmes : contribution à la connaissance environnementale et paléenvironnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Destombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Proceedings of the Middle East Speleology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lebanon, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34369,3864 +34223,3864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du fonctionnement actuel et passé des karsts; HDR de Valérie Plagnes, commenté par Jean Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, p.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations géomorphologiques préliminaires. Projet datation Grottes Ornées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00965728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aven d' Orgnac - Géomorphologie, Sédimentologie, Archives Naturelles et Modélisation 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation géomorphologique et karstique sur le site du Razal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009, 102 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00445945v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00965418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse 3D des parois des Salles Rouges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etudes de nouveaux biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.13-24</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00445853v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation géomorphologique et karstique sur le site du Razal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude géomorphologique du site du Razal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, 23p</w:t>
+              <w:t xml:space="preserve">2009, 50p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00965418v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00404013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie détaillée du cône d'entrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00445941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de nouveaux biomes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse 3D des parois des Salles Rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Weber</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00443732v1</w:t>
+                <w:t xml:space="preserve">halsde-00445853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude géomorphologique du site du Razal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aven d' Orgnac - Géomorphologie, Sédimentologie, Archives Naturelles et Modélisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009, 50p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00404013v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00445945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préalable au projet d'extension de classement du site des abords de Pont d'Arc - Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00393963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Champagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 202p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00392010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone d'entrée de la grotte Chauvet, in Etudes pluridisciplinaires à la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00404009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393911v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géomorphologique des Salles Rouges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.11-24</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00445955v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude géomorphologique des Salles Rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393919v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00445955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirque de Choranche - Grottes et concrétions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aven d' Orgnac - Géomorphologie, Sédimentologie, Archives Naturelles et Modélisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393915v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00445985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bertras : puits d'entrée de l' aven d' Orgnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.47-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00445971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancée des travaux (2006-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Bersihand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.13-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00445988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone d'entrée de la grotte Chauvet, in Etudes pluridisciplinaires à la grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00404010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aven d' Orgnac - Géomorphologie, Sédimentologie, Archives Naturelles et Modélisation 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2007, 44 p</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00445985v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aven d' Orgnac - Géomorphologie, Sédimentologie, Archives Naturelles et Modélisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393917v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00445954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aven d' Orgnac - Géomorphologie, Sédimentologie, Archives Naturelles et Modélisation 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude à haute résolution du cône d' éboulis de la salle de Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2007, 116 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00445954v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00445980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude à haute résolution du cône d' éboulis de la salle de Joly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.97-104</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00445980v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstitution morphogénique des Salles Rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Bersihand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.25-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00393906v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00445961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution morphogénique des Salles Rouges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le cône d' éboulis de l' aven d' Orgnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007, pp.25-46</w:t>
+              <w:t xml:space="preserve">2007, pp.77-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00445961v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00445974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cône d' éboulis de l' aven d' Orgnac</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.77-96</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00445974v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grottes de Choranche et Massif des Coulmes : Enjeux de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrier</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007, 34p</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369099v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00393911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zone d'entrée de la grotte Chauvet, in Etudes pluridisciplinaires à la grotte Chauvet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00404012v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La zone d'entrée de la grotte Chauvet, in Etudes pluridisciplinaires à la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2006, 26p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369102v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00404012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aven d' Orgnac : Étude spéléologénique et karstogénique – Étude des mémoires paléogéographiques et paléo environnementales du Bas-Vivarais - Rapport d'étape n° 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2005, 200 p</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 51p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00446188v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Apport du système karstique d' Orgnac à la connaissance de l' évolution paléogéographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aven d' Orgnac : Étude spéléologénique et karstogénique – Étude des mémoires paléogéographiques et paléo environnementales du Bas-Vivarais - Rapport d'étape n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2005, 51p</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369111v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00446177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aven d' Orgnac : Étude spéléologénique et karstogénique – Étude des mémoires paléogéographiques et paléo environnementales du Bas-Vivarais - Rapport d'étape n° 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une première reconstitution du système Orgnac-Issirac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, 68 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.129-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00446177v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00446276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une première reconstitution du système Orgnac-Issirac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Noury</w:t>
+                <w:t xml:space="preserve">Aven d' Orgnac : Étude spéléologénique et karstogénique – Étude des mémoires paléogéographiques et paléo environnementales du Bas-Vivarais - Rapport d'étape n° 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.129-144</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00446276v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00446188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un grand volume karstique : la salle 2 des réseaux Orgnac - Issirac. Hypothèse de mise en place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aven d' Orgnac : Étude spéléologenique et karstogenique - Étude des mémoires paléogéographiques et paléo environnementales du Bas-Vivarais - Rapport d'étape n° 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, 193 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude géologique et karstologique de la cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et formations de la salle 2 des réseaux Orgnac - Issirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.45-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet - Etude géologique et karstologique de la cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38238,188 +38092,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance et valorisation du karst de Chartreuse le système karstique des Echelles (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38431,152 +38285,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents modes d'écoulement dans la zone vadose de Choranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Perrette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38586,1017 +38440,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la paroi à la source d'approvisionnement : stratégie d'étude de la matière colorante dans le cas de site orné de la vallée de la Similkameen (Colombie Britannique, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Allison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Bouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Clyburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe colloque d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved carbonate exports in the Chevaline river (Choranche, Vercors). Period 2008–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32 th International Karst School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From resources selection to rock art production: links between excavations and decorated walls at the Grotte aux Points (Aiguèze, Gard, France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">De la sélection des ressources à la production d’art rupestre : liens entre fouilles et parois ornées à la grotte aux Points (Aiguèze, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04829040v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04084713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sélection des ressources à la production d’art rupestre : liens entre fouilles et parois ornées à la grotte aux Points (Aiguèze, Gard, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">From resources selection to rock art production: links between excavations and decorated walls at the Grotte aux Points (Aiguèze, Gard, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04084713v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des roches riches en fer au Paléolithique : genèse, sélection et altération - Approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium of Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès de l'Union International des Science Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880742v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Palaeolithic coloring agents: epistemological analysis of scientific process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">In situ and laboratory analysis of colouring agent from multiple contexts in the Palaeolithic rock art cave Grotte aux Points (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Génuite</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès de l'Union International des Science Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">42nd International Symposium of Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457884v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the excavated coloured rocks (‘ochres’) from Nawarla Gabarmang, a c. 48,000 year old Aboriginal site in northern Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNART</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Catane, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39606,100 +39460,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches géomorphologiques sur les massifs karstiques du Vercors et de la transversale de Ronda (Andalousie) : les apports morphogéniques du karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00691560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39709,249 +39563,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse 3D multi-scalaire de la grotte de la Tête du Lion (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The visibility of rock art under paleolithic lighting: perceptual experimentation and probabilistic modeling applied to the Chauvet-Pont d'Arc cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Droulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId732"/>
+      <w:footerReference w:type="default" r:id="rId729"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -40019,51 +39873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C132A159"/>
+    <w:nsid w:val="117B4B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40250,51 +40104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-delannoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2815-4920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029298237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496215v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Burnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1573l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15egk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mialanes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Mullett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fresl&#248;v" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2024.2362936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wright" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Stephenson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ash" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-01912-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05242539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13n05" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w37" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Onta&#241;on-Peredo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w9x4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11847" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rowley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17496" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103892" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gunn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Unghangho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2022.101442" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcdowell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16561" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WLSLPVBS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Unghango" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21863" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88240-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Urwin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106781" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79307-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav I. Molodin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2020.1800529" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Finch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09477-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Green" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102461" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clarkson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Huntley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2019.1603263" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12830" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPJMNSXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Douglas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Harper" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2019.1681129" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia V. Zotkina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vladimirovich Cheremisin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5302" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274820v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Katherine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5110" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommy Cobden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Price" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.09.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3752" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne G&#233;rard-Adjizian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0239" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568508v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523158113" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01273990v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Hunt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel James" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2016.01.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GPBP29B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quil&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117387v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Noble" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farrant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877631v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Arzouni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v44i1.1149" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Cheremisin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Zotkina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013758v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496222v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perazio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2014.3039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349749v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valcke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P&#233;ral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mariscal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles G&#233;rard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.42.2.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842774v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.08.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHXQJKNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828806v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048596" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745410v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1205" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00702721v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118593109" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757230v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774312000017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4X8QS8PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496255v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Boche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1204" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00788777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Gunn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00702705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lamb" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pivoru" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Rowe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-012-0183-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VXNTVBF9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653415v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray L. Whear" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9594" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SB6TJ09G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1187" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544411v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653361v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Alpin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Araho" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L49X9P2J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117330v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jabbour-Gedeon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Gerard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2657" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392462v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392494v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496241v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Bersihand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noury" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496242v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393010v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260542v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110915v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Destombes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392861v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113367v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Darz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marnezy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111687v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amelot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117047v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111715v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457264v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordonnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00069-8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43VDZS12-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497199v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Birkett-Rees" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009181594" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579248v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Shawn Fletcher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruth Pullin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009485340" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115689v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895781v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ta&#231;on" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895496v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lhenaff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230027v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George-Marcelpoil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Piazza-Morel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982781v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982729v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517625v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639020v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786283v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362578v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786450v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441192v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063337v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497212v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579738v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54638-9_10" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362753v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mcniven" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190095611.001.0001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759435v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Bell" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177051v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Freslovn Russell Mullet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunaikurnai Land And Waters Aboriginal Corporation" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429321863-9" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115729v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115708v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115718v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115732v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115715v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115712v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115701v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115700v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115703v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032434v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100129280" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115702v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878444v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115720v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115724v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01971407v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49690" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115693v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895749v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01972159v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guillou Y" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878448v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895756v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gunn" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895771v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01801306v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Brady" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017.11" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877642v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886825v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017.09" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895785v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895843v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895833v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01801086v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886809v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamb" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895764v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895823v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Katherine" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895862v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115114v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964520v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ambert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747893v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747891v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604590v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604583v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacave" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486654v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486658v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00215440v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00213577v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00213509v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260344v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00158289v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117163v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111925v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104254v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378751v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Th&#233;ron" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910331v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877783v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351372v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351367v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351352v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351362v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830571v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830546v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00946954v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudi&#232;res" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Einhorn" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peisser" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526709v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871578v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887728v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887724v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892286v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887748v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hodeau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887731v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957694v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866780v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982565v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Malgat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933739v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867077v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866777v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866773v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867062v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867042v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799680v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866715v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933770v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662607v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00737034v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Egozcue" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744442v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868197v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744481v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720061v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751350v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799675v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750892v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00702791v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perret" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744575v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751329v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596159v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879524v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540320v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495891v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perazio" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peral" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540364v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tayebi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00531732v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495876v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751294v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496512v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00590923v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404022v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403788v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404024v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872021v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264232v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403981v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395188v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198984v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403808v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200024v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142362v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364241v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125417v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110945v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110909v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Masri" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199043v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111057v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200580v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110912v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125413v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364318v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111098v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111096v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111097v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111099v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00158293v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150105v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364331v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111832v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111730v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111692v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982216v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965728v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445945v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445853v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965418v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445941v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443732v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404013v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393963v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404009v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445955v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445971v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445988v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404010v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445985v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445954v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445980v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445961v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445974v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369099v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404012v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369102v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446188v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446279v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabaut" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369111v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446177v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446276v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446143v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446116v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369115v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446129v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115679v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369119v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148433v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369123v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111846v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496689v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Clyburn" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691560v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363173v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234253v2" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-delannoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2815-4920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029298237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496217v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Burnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15egk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1573l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Mullett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wright" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Stephenson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ash" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-01912-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05242539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3k" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w37" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13n05" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09649-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mialanes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fresl&#248;v" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2024.2362936" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Onta&#241;on-Peredo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11847" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3535" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rowley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w9x4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gunn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Unghangho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2022.101442" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcdowell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10410" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16561" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WLSLPVBS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Urwin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106781" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Unghango" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226958v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88240-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102898" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav I. Molodin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2020.1800529" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Green" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102461" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Finch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09477-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115590v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79307-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clarkson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Huntley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2019.1603263" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12830" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPJMNSXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Douglas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Harper" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2019.1681129" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Katherine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia V. Zotkina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vladimirovich Cheremisin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3752" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommy Cobden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Clarkson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Price" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.09.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117351v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne G&#233;rard-Adjizian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0239" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01273990v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Hunt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel James" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2016.01.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GPBP29B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523158113" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Arzouni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v44i1.1149" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Cheremisin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Zotkina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939635v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quil&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117387v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Noble" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farrant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023748v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-014-0112-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023846v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349749v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valcke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; P&#233;ral" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perazio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496222v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2014.3039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.08.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHXQJKNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mariscal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles G&#233;rard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.42.2.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828806v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048596" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745410v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00702721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118593109" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774312000017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4X8QS8PD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496255v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Boche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1204" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653347v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.11.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HCG9HDZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00702705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lamb" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pivoru" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Rowe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-012-0183-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VXNTVBF9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00788777v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Gunn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496253v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1205" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00806187v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576530v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610391320" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653415v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray L. Whear" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00681879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Hajri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9594" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SB6TJ09G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496247v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2011.1187" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496430v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Alpin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Araho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Jabbour-Gedeon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Gerard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2657" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00457291v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2644" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392494v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392462v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hacquard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1059" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496242v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260542v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496241v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Bersihand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133668v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392861v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110915v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Destombes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111085v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Darz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marnezy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113367v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117047v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111687v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amelot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457264v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bolvin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordonnier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00069-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43VDZS12-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497199v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Birkett-Rees" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009181594" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579248v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael-Shawn Fletcher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruth Pullin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009485340" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366955v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Boyd" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/l-art-et-les-grandes-civilisations/430-lart-de-la-prehistoire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895781v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ta&#231;on" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895496v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lhenaff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230027v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George-Marcelpoil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Piazza-Morel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982781v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982729v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517625v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639020v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362578v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786283v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786450v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441192v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063337v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497212v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579738v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54638-9_10" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362753v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mcniven" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190095611.001.0001" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759435v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Bell" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177051v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Freslovn Russell Mullet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunaikurnai Land And Waters Aboriginal Corporation" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429321863-9" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115702v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032434v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100129280" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115712v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115715v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115700v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115701v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878444v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115720v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115724v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115732v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115708v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115729v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Yanik Le Guillou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115718v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01971407v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49690" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115693v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01972159v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guillou Y" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878448v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895756v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gunn" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895749v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01801306v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Brady" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017.11" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895771v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01801086v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877642v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886825v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017.09" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895785v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895843v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895833v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886809v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamb" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895764v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895823v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Katherine" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895862v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115114v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ambert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964520v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ambert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747893v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747891v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604583v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacave" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604590v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486658v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486654v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00213577v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00215440v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00213509v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260344v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00158289v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117163v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111925v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104254v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378751v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Th&#233;ron" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910331v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351372v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351367v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351352v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351362v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830571v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830546v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00946954v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudi&#232;res" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Einhorn" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Peisser" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526709v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430098v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829229v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871578v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887724v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880736v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Jean-Victor" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892286v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887728v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887748v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hodeau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887731v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866780v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982565v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Malgat" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957694v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867077v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933739v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867062v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866773v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866777v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867042v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799680v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866715v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868197v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prud'Homme" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00737034v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Egozcue" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744442v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662607v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720061v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744481v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751350v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799675v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750892v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933770v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751329v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00744575v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00702791v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perret" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596159v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879524v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495891v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perazio" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peral" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751294v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496512v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00495876v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540364v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tayebi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00531732v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00590923v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540320v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403788v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Villemin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404024v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872021v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404022v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363787v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395188v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403981v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264232v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198984v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403808v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200024v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364241v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142362v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199043v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110909v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Masri" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110945v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111057v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125417v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200580v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110912v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125413v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparis" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364318v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111098v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111099v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00158293v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111097v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111096v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150105v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364331v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111832v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111730v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111692v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982216v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965728v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00965418v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443732v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404013v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445941v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445853v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445945v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393963v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404009v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393915v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393919v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445955v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445985v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445971v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445988v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404010v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393917v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445954v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445980v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393906v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445961v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445974v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369099v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00393911v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369102v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404012v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369111v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446279v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabaut" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446177v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446276v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446188v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446143v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446116v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369115v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446129v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115679v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369119v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148433v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369123v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111846v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496689v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Bouits" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Clyburn" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084713v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829040v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880742v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691560v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363173v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234253v2" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>