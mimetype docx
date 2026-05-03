--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -502,542 +502,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Graphene Quantum Dots for Electrochemical Energy Storage Devices</w:t>
+                <w:t xml:space="preserve">Bismuth oxybromide/reduced graphene oxide heterostructure sensitized with Zn-tetracarboxyphthalocyanine as a highly efficient photocatalyst for the degradation of Orange II and phenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Zahir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magri</w:t>
+                <w:t xml:space="preserve">Seydou Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Luo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bilel Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desmarets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENERGY &amp; ENVIRONMENTAL MATERIALS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eem2.1216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.107332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125424v1</w:t>
+                <w:t xml:space="preserve">hal-03563552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth oxybromide/reduced graphene oxide heterostructure sensitized with Zn-tetracarboxyphthalocyanine as a highly efficient photocatalyst for the degradation of Orange II and phenol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances on Graphene Quantum Dots for Electrochemical Energy Storage Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Desmarets</w:t>
+                <w:t xml:space="preserve">Noura Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.107332. </w:t>
+              <w:t xml:space="preserve">ENERGY &amp; ENVIRONMENTAL MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eem2.1216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563552v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon‐Enhanced Photoluminescence and Photocatalysis Reactions in Metal‐Semiconductor Nanomaterials: UV‐Generated Hot Electron in Gold‐Zinc Oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzanna Akil</w:t>
+                <w:t xml:space="preserve">Graphene quantum dots: Emerging organic materials with remarkable and tunable luminescence features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201900252⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (49), pp.152554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.152554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784876v1</w:t>
+                <w:t xml:space="preserve">hal-03016684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene quantum dots: Emerging organic materials with remarkable and tunable luminescence features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+                <w:t xml:space="preserve">Plasmon‐Enhanced Photoluminescence and Photocatalysis Reactions in Metal‐Semiconductor Nanomaterials: UV‐Generated Hot Electron in Gold‐Zinc Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issraa Shahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (49), pp.152554. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.181-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.152554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201900252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016684v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, green microwave-assisted synthesis of single crystalline Sb2Se3 nanowires towards promising lithium storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1127,64 +1127,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure, Size Tunable ZnO Nanocrystals Assembled into Large Area PMMA Layer as Efficient Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issraa Shahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulating segment-like antimony nanorod in hollow carbon tube as long-lifespan, high-rate anodes for rechargeable K-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-Up Confined Synthesis of Nanorod-in-Nanotube Structured Sb@N-C for Durable Lithium and Sodium Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured layered vanadium oxide as cathode for high-performance sodium-ion batteries: a perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,51 +1633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony-based intermetallic compounds for lithium-ion and sodium-ion batteries: synthesis, construction and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammad Abyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2282,303 +2282,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00775999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Chemical Analyses on Single-Source Precursor-Grown CdS Semiconductor Nanomaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and chemical analyses on single source precursor growth CdSe semiconductor nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Arl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (41), pp.17318-17323. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124 (1), pp.129-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp104233x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311984v1</w:t>
+                <w:t xml:space="preserve">hal-00836243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical analyses on single source precursor growth CdSe semiconductor nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and Chemical Analyses on Single-Source Precursor-Grown CdS Semiconductor Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fregnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Arl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (41), pp.17318-17323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp104233x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836243v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3088,51 +3088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO-Au heterojunction enhanced the photoluminescence of ZnO nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issraa Shahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,57 +3207,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering advanced antimony based nanostructure for promising Na ion battery anode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Engineering advanced antimony (Sb) based nanostructure for promising Na ion battery anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3269,103 +3269,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqiang Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Green Energy Technology (ICGET 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2nd internatioanl Conference on Energy Engineering and Smart Materials (ICEESM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917539v1</w:t>
+                <w:t xml:space="preserve">hal-02917531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering advanced antimony (Sb) based nanostructure for promising Na ion battery anode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Engineering advanced antimony based nanostructure for promising Na ion battery anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,73 +3377,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqiang Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd internatioanl Conference on Energy Engineering and Smart Materials (ICEESM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Green Energy Technology (ICGET 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917531v1</w:t>
+                <w:t xml:space="preserve">hal-02917539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal Perception of Nanomaterials, Sustainable Development and Responsible Research: An Interdisciplinary French Approach</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqiang Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4049,51 +4049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqiang Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4129,182 +4129,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Synthesis of Transition metal Oxide Nanoparticles Adsorbed on Silica Nanosprings for Energy Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Soltani</w:t>
+                <w:t xml:space="preserve">Size controlled photoemission and photocatalytic activity of Au-ZnO nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issraa Shahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials research Society (MRS) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Material Research Society (MRS) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923551v1</w:t>
+                <w:t xml:space="preserve">hal-02917594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb@Nitrogen-Doped Carbon Coaxial Nanotubes as a High-Rate and Long-Life Anode Material for Na-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,432 +4345,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO-Au Heterojunction Enhanced the Photoluminescence of ZnO Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanna Akil</w:t>
+                <w:t xml:space="preserve">Microwave Synthesis of Transition metal Oxide Nanoparticles Adsorbed on Silica Nanosprings for Energy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magri</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society (MRS) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
+              <w:t xml:space="preserve">Materials research Society (MRS) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917567v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Carbon Quantum Dots under Microwave Irradiation from Biomass Waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+                <w:t xml:space="preserve">ZnO-Au Heterojunction Enhanced the Photoluminescence of ZnO Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917573v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size controlled photoemission and photocatalytic activity of Au-ZnO nanostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+                <w:t xml:space="preserve">Synthesis of Carbon Quantum Dots under Microwave Irradiation from Biomass Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917594v1</w:t>
+                <w:t xml:space="preserve">hal-02917573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring advanced Sb-based nanostructures towards promising energy application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04838616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Mcilroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-024-02647-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hao Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Wei Cai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hui Deng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-024-02689-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03125424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eem2.1216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Ouedraogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107332" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900252" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Han" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-019-2335-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrc.2017.25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qiang Mai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-017-0899-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurenti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGX4P56L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.06.034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLV0PJPW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Laurenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VW4002Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Billaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Abyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300232z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laurenti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104233x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJPVQS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaiffe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/OPL.2015.620" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04399269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04399265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil-Jradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04838616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Mcilroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-024-02647-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hao Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Wei Cai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hui Deng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-024-02689-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Ouedraogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03125424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eem2.1216" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.152554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiran Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Han" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-019-2335-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrc.2017.25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qiang Mai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12598-017-0899-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fregnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurenti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.01.043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGX4P56L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.06.034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLV0PJPW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Laurenti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100535" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VW4002Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Billaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Abyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300232z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJPVQS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laurenti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp104233x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02647982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaiffe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/OPL.2015.620" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04399269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04399265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil-Jradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>