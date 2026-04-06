--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1866,278 +1866,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application ludique des arcs électriques : le transformateur de Tesla</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of Intercell Transformers for High-Power Multicell Interleaved Flyback Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2009001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.580-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2008.2010768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620637v1</w:t>
+                <w:t xml:space="preserve">hal-00447301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Intercell Transformers for High-Power Multicell Interleaved Flyback Converter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une application ludique des arcs électriques : le transformateur de Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (3), pp.580-591. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2008.2010768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2009001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447301v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Cell Interleaved Flyback Using Intercell Transformers</w:t>
               </w:r>
@@ -2521,51 +2521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations interactives de convertisseurs en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5, pp.006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,519 +3609,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of models and tools for the design of HF magnetic components in power electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec un fort espacement inducteur/induit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Belkaid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A. Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France. pp. 706-711</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique SGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007169v1</w:t>
+                <w:t xml:space="preserve">hal-02008052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+                <w:t xml:space="preserve">Development of models and tools for the design of HF magnetic components in power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. pp. 706-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958017v2</w:t>
+                <w:t xml:space="preserve">hal-02007169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec avec un fort espacement inducteur/induit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Forest</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981831v1</w:t>
+                <w:t xml:space="preserve">hal-02958017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec un fort espacement inducteur/induit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Forest</w:t>
+                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec avec un fort espacement inducteur/induit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hammoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Enrici</w:t>
+                <w:t xml:space="preserve">Achraf Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique SGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nancy, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008052v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Power Cycling Test Bench dedicated to the test of power modules in a large range of cycling frequency</w:t>
               </w:r>
@@ -4215,51 +4215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 22kW/85kHz inductive charger for electric vehicules with an airgap of 25cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Belfort, France</w:t>
@@ -4688,394 +4688,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles analytiques simplifiés des composants de puissance passifs et actifs pour la conception optimale de convertisseurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bourdon</w:t>
+                <w:t xml:space="preserve">Banc de test dédié au vieillissement accéléré de modules IGBT en cyclage thermique : Méthode, instrumentation, résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amgad Rashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+              <w:t xml:space="preserve">SGE (Symposium de Génie Électrique SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065234v1</w:t>
+                <w:t xml:space="preserve">hal-01065227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de test de transistors MOSFET de puissance sous irradiation par ions lourds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+                <w:t xml:space="preserve">Modèles analytiques simplifiés des composants de puissance passifs et actifs pour la conception optimale de convertisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065186v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de test dédié au vieillissement accéléré de modules IGBT en cyclage thermique : Méthode, instrumentation, résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amgad Rashed</w:t>
+                <w:t xml:space="preserve">Banc de test de transistors MOSFET de puissance sous irradiation par ions lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Enrici</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE (Symposium de Génie Électrique SGE 2014)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065227v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high current multi-cell buck converter using intercell transformers: Modeling and design of a 1200 amps, 12-phase prototype</w:t>
               </w:r>
@@ -5189,394 +5189,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient high current, low voltage multi-cell buck converter using intercell transformer, Modeling and Implementation of 12-phases prototype</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE RADECS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908904v1</w:t>
+                <w:t xml:space="preserve">hal-01824651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line [TJ, Vce] Monitoring of IGBTs stressed by fast Power Cycling tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RADECS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824651v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line [TJ, Vce] Monitoring of IGBTs stressed by fast Power Cycling tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rashed</w:t>
+                <w:t xml:space="preserve">An efficient high current, low voltage multi-cell buck converter using intercell transformer, Modeling and Implementation of 12-phases prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Enrici</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908891v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new space charge measurement technique on full-size high voltage cable loops based on a multicell power converter</w:t>
               </w:r>
@@ -5677,774 +5677,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable Installation for Space Charge Measurements on Full-size High Voltage Cable Loops based on a Multicell Power Converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Forest</w:t>
+                <w:t xml:space="preserve">Caractérisations automatiques de modules IGBT placés dans un processus de vieillissement par cyclage thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena, (CEIDP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Electronique de puissance du futur EPF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882804v1</w:t>
+                <w:t xml:space="preserve">hal-01909980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxydes submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portable Installation for Space Charge Measurements on Full-size High Voltage Cable Loops based on a Multicell Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de la Société Francaise d''Electrostatique SFE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena, (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.499-502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910083v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et modélisation d’un convertisseur multicellulaire cyclique pour application au diagnostic de câble HVDC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Forest</w:t>
+                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxydes submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Electronique de puissance du futur » EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8ème conférence de la Société Francaise d''Electrostatique SFE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884601v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxides submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Boyer</w:t>
+                <w:t xml:space="preserve">Conception et modélisation d’un convertisseur multicellulaire cyclique pour application au diagnostic de câble HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on the French Society of Electrostatics SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque « Electronique de puissance du futur » EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882797v1</w:t>
+                <w:t xml:space="preserve">hal-01884601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Design of Multi-cell Buck Converters using Intercell Transformers for HVDC Cable Diagnostic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Forest</w:t>
+                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxides submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conf. of the IEEE Industrial Electronics Society IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8th Conference on the French Society of Electrostatics SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882827v1</w:t>
+                <w:t xml:space="preserve">hal-01882797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations automatiques de modules IGBT placés dans un processus de vieillissement par cyclage thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rashed</w:t>
+                <w:t xml:space="preserve">Modelling and Design of Multi-cell Buck Converters using Intercell Transformers for HVDC Cable Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Electronique de puissance du futur EPF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">38th Annual Conf. of the IEEE Industrial Electronics Society IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909980v1</w:t>
+                <w:t xml:space="preserve">hal-01882827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,90 +6525,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'oxyde de grille de composants semi-conducteurs de puissance soumis à des contraintes électro-thermiques cycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7278,51 +7278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhem Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aitakkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7877,51 +7877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2196894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2209679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jr. Notingher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.357-376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3DT3W93X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.635-652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B078ZJMK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2044193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.193-208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NLHCJ5SD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2010768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gaspard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elghazouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.870711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2004.841097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VK03XN35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Merrouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Asfaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Privat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908904v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378829" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.193-208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ondo Ndong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Martir&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2196894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2209679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jr. Notingher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.357-376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3DT3W93X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.635-652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B078ZJMK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2044193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.193-208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NLHCJ5SD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2010768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gaspard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elghazouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.870711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2004.841097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VK03XN35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Merrouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Asfaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Privat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.193-208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ondo Ndong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Martir&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>