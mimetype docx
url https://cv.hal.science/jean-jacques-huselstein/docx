--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1866,278 +1866,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Intercell Transformers for High-Power Multicell Interleaved Flyback Converter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une application ludique des arcs électriques : le transformateur de Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2008.2010768⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2009001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447301v1</w:t>
+                <w:t xml:space="preserve">hal-03620637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application ludique des arcs électriques : le transformateur de Tesla</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of Intercell Transformers for High-Power Multicell Interleaved Flyback Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.1027. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.580-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2009001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2008.2010768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620637v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Cell Interleaved Flyback Using Intercell Transformers</w:t>
               </w:r>
@@ -2521,51 +2521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations interactives de convertisseurs en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5, pp.006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,998 +3609,998 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec un fort espacement inducteur/induit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of models and tools for the design of HF magnetic components in power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hammoud</w:t>
+                <w:t xml:space="preserve">Z. Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique SGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nancy, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. pp. 706-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008052v1</w:t>
+                <w:t xml:space="preserve">hal-02007169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of models and tools for the design of HF magnetic components in power electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Belkaid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France. pp. 706-711</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007169v1</w:t>
+                <w:t xml:space="preserve">hal-02958017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec avec un fort espacement inducteur/induit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Madani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958017v2</w:t>
+                <w:t xml:space="preserve">hal-02981831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec avec un fort espacement inducteur/induit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Biagini</w:t>
+                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec un fort espacement inducteur/induit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Hammoud</w:t>
+                <w:t xml:space="preserve">A. Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique SGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981831v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Power Cycling Test Bench dedicated to the test of power modules in a large range of cycling frequency</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a 22kW/85kHz inductive charger for electric vehicules with an airgap of 25cm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2017, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">IEEE VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005411v1</w:t>
+                <w:t xml:space="preserve">hal-02005455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 22kW/85kHz inductive charger for electric vehicules with an airgap of 25cm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Power Cycling Test Bench dedicated to the test of power modules in a large range of cycling frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Belfort, France</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2017, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005455v1</w:t>
+                <w:t xml:space="preserve">hal-02005411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et outils pour la conception de composants magnétiques HF en électronique de puissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convertisseur multicellulaire &amp;quot;Tsooboost&amp;quot; non réversible à grand rapport d'élévation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Flumian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361702v1</w:t>
+                <w:t xml:space="preserve">hal-01361707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur multicellulaire &amp;quot;Tsooboost&amp;quot; non réversible à grand rapport d'élévation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles et outils pour la conception de composants magnétiques HF en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361707v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur DC-DC isolé fort courant à fort rapport d'élévation pour l'avion plus électrique</w:t>
               </w:r>
@@ -4688,683 +4688,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de test dédié au vieillissement accéléré de modules IGBT en cyclage thermique : Méthode, instrumentation, résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amgad Rashed</w:t>
+                <w:t xml:space="preserve">Modèles analytiques simplifiés des composants de puissance passifs et actifs pour la conception optimale de convertisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE (Symposium de Génie Électrique SGE 2014)</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065227v1</w:t>
+                <w:t xml:space="preserve">hal-01065234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles analytiques simplifiés des composants de puissance passifs et actifs pour la conception optimale de convertisseurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bourdon</w:t>
+                <w:t xml:space="preserve">Banc de test de transistors MOSFET de puissance sous irradiation par ions lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065234v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de test de transistors MOSFET de puissance sous irradiation par ions lourds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Banc de test dédié au vieillissement accéléré de modules IGBT en cyclage thermique : Méthode, instrumentation, résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amgad Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Touboul</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+              <w:t xml:space="preserve">SGE (Symposium de Génie Électrique SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065186v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high current multi-cell buck converter using intercell transformers: Modeling and design of a 1200 amps, 12-phase prototype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Martiré</w:t>
+                <w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Notingher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Forest</w:t>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE RADECS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882892v1</w:t>
+                <w:t xml:space="preserve">hal-01824651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient high current, low voltage multi-cell buck converter using intercell transformer, Modeling and Implementation of 12-phases prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RADECS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824651v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line [TJ, Vce] Monitoring of IGBTs stressed by fast Power Cycling tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,211 +5359,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient high current, low voltage multi-cell buck converter using intercell transformer, Modeling and Implementation of 12-phases prototype</w:t>
+                <w:t xml:space="preserve">A high current multi-cell buck converter using intercell transformers: Modeling and design of a 1200 amps, 12-phase prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908904v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new space charge measurement technique on full-size high voltage cable loops based on a multicell power converter</w:t>
               </w:r>
@@ -5588,51 +5588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,994 +5677,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations automatiques de modules IGBT placés dans un processus de vieillissement par cyclage thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+                <w:t xml:space="preserve">Portable Installation for Space Charge Measurements on Full-size High Voltage Cable Loops based on a Multicell Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Electronique de puissance du futur EPF 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena, (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.499-502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909980v1</w:t>
+                <w:t xml:space="preserve">hal-01882804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable Installation for Space Charge Measurements on Full-size High Voltage Cable Loops based on a Multicell Power Converter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxydes submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena, (CEIDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8ème conférence de la Société Francaise d''Electrostatique SFE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882804v1</w:t>
+                <w:t xml:space="preserve">hal-01910083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxydes submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Conception et modélisation d’un convertisseur multicellulaire cyclique pour application au diagnostic de câble HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de la Société Francaise d''Electrostatique SFE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque « Electronique de puissance du futur » EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910083v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et modélisation d’un convertisseur multicellulaire cyclique pour application au diagnostic de câble HVDC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxides submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Electronique de puissance du futur » EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th Conference on the French Society of Electrostatics SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884601v1</w:t>
+                <w:t xml:space="preserve">hal-01882797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxides submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Modelling and Design of Multi-cell Buck Converters using Intercell Transformers for HVDC Cable Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on the French Society of Electrostatics SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">38th Annual Conf. of the IEEE Industrial Electronics Society IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882797v1</w:t>
+                <w:t xml:space="preserve">hal-01882827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Design of Multi-cell Buck Converters using Intercell Transformers for HVDC Cable Diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Martiré</w:t>
+                <w:t xml:space="preserve">Caractérisations automatiques de modules IGBT placés dans un processus de vieillissement par cyclage thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conf. of the IEEE Industrial Electronics Society IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Electronique de puissance du futur EPF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882827v1</w:t>
+                <w:t xml:space="preserve">hal-01909980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Evolution de l'oxyde de grille de composants semi-conducteurs de puissance soumis à des contraintes électro-thermiques cycliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national EPF2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Saint Nazaire, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque sur les « Matériaux du Génie Electrique » MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913792v1</w:t>
+                <w:t xml:space="preserve">hal-01883797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'oxyde de grille de composants semi-conducteurs de puissance soumis à des contraintes électro-thermiques cycliques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Agnel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque sur les « Matériaux du Génie Electrique » MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès national EPF2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883797v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'un Flyback à huit cellules 28V-300V-12kW utilisant des transformateurs intercellulaires</w:t>
               </w:r>
@@ -7278,51 +7278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhem Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aitakkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7877,51 +7877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2196894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2209679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jr. Notingher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.357-376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3DT3W93X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.635-652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B078ZJMK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2044193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.193-208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NLHCJ5SD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2010768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gaspard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elghazouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.870711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2004.841097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VK03XN35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Merrouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Asfaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Privat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.193-208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ondo Ndong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Martir&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2196894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2209679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jr. Notingher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.357-376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3DT3W93X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.635-652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B078ZJMK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2044193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.193-208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NLHCJ5SD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2010768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gaspard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elghazouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.870711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2004.841097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VK03XN35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Merrouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Asfaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Privat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378829" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.193-208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ondo Ndong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Martir&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>