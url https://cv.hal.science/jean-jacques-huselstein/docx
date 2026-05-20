--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1030,303 +1030,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isolated Multicell Intercell Transformer Converter for Applications With a High Step-Up Ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and design of high transient current multicell converter using intercell transformer. Application to HVDC cable diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Jr. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (3), pp.1107-1119. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3-4), pp.357 - 376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2012.2209679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejee.16.357-376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629243v1</w:t>
+                <w:t xml:space="preserve">hal-01629246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and design of high transient current multicell converter using intercell transformer. Application to HVDC cable diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Jr. Notingher</w:t>
+                <w:t xml:space="preserve">An Isolated Multicell Intercell Transformer Converter for Applications With a High Step-Up Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.16.357-376⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.1107-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2012.2209679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01629246v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d’un Flyback à huit cellules 28V-300V-12kW utilisant des transformateurs intercellulaires</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (5), pp.635-652. </w:t>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (8), pp.1966-1974. </w:t>
@@ -1726,90 +1726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de transformateurs intercellulaires pour un convertisseur flyback multicellulaire de forte puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1866,321 +1866,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application ludique des arcs électriques : le transformateur de Tesla</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of Intercell Transformers for High-Power Multicell Interleaved Flyback Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2009001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.580-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2008.2010768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620637v1</w:t>
+                <w:t xml:space="preserve">hal-00447301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Intercell Transformers for High-Power Multicell Interleaved Flyback Converter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une application ludique des arcs électriques : le transformateur de Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (3), pp.580-591. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2008.2010768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2009001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447301v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Cell Interleaved Flyback Using Intercell Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,252 +2368,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the opposition Method in the Test of High Power Electronics Converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations interactives de convertisseurs en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2006.870711⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea:2006036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327524v1</w:t>
+                <w:t xml:space="preserve">hal-03620639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations interactives de convertisseurs en électronique de puissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the opposition Method in the Test of High Power Electronics Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elghazouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5, pp.006. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (2), pp.530-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea:2006036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2006.870711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620639v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Multi-level Imbricated Cells Topologies In The Design of Low-power Power Factor Corrector Converters</w:t>
               </w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,549 +3609,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of models and tools for the design of HF magnetic components in power electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec un fort espacement inducteur/induit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Belkaid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A. Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France. pp. 706-711</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique SGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007169v1</w:t>
+                <w:t xml:space="preserve">hal-02008052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+                <w:t xml:space="preserve">Development of models and tools for the design of HF magnetic components in power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarik Madani</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. pp. 706-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958017v2</w:t>
+                <w:t xml:space="preserve">hal-02007169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec avec un fort espacement inducteur/induit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Forest</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Madani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. pp.3 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981831v1</w:t>
+                <w:t xml:space="preserve">hal-02958017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec un fort espacement inducteur/induit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Forest</w:t>
+                <w:t xml:space="preserve">Conception d'un système de charge par induction de 22kW avec avec un fort espacement inducteur/induit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hammoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Enrici</w:t>
+                <w:t xml:space="preserve">Achraf Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique SGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nancy, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008052v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 22kW/85kHz inductive charger for electric vehicules with an airgap of 25cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC 2017 - Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Belfort, France</w:t>
@@ -4688,817 +4688,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles analytiques simplifiés des composants de puissance passifs et actifs pour la conception optimale de convertisseurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bourdon</w:t>
+                <w:t xml:space="preserve">Banc de test dédié au vieillissement accéléré de modules IGBT en cyclage thermique : Méthode, instrumentation, résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amgad Rashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+              <w:t xml:space="preserve">SGE (Symposium de Génie Électrique SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065234v1</w:t>
+                <w:t xml:space="preserve">hal-01065227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de test de transistors MOSFET de puissance sous irradiation par ions lourds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+                <w:t xml:space="preserve">Modèles analytiques simplifiés des composants de puissance passifs et actifs pour la conception optimale de convertisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065186v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banc de test dédié au vieillissement accéléré de modules IGBT en cyclage thermique : Méthode, instrumentation, résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amgad Rashed</w:t>
+                <w:t xml:space="preserve">Banc de test de transistors MOSFET de puissance sous irradiation par ions lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Enrici</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE (Symposium de Génie Électrique SGE 2014)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065227v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line [TJ, Vce] Monitoring of IGBTs stressed by fast Power Cycling tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RADECS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824651v1</w:t>
+                <w:t xml:space="preserve">hal-01908891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient high current, low voltage multi-cell buck converter using intercell transformer, Modeling and Implementation of 12-phases prototype</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Forest</w:t>
+                <w:t xml:space="preserve">Impact of Single Event Gate Rupture and latent defects on Power MOSFETs switching operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Notingher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE RADECS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908904v1</w:t>
+                <w:t xml:space="preserve">hal-01824651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line [TJ, Vce] Monitoring of IGBTs stressed by fast Power Cycling tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient high current, low voltage multi-cell buck converter using intercell transformer, Modeling and Implementation of 12-phases prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rashed</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Enrici</w:t>
+                <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'13 15th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908891v1</w:t>
+                <w:t xml:space="preserve">hal-01908904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high current multi-cell buck converter using intercell transformers: Modeling and design of a 1200 amps, 12-phase prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5562,77 +5562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new space charge measurement technique on full-size high voltage cable loops based on a multicell power converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,558 +5677,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable Installation for Space Charge Measurements on Full-size High Voltage Cable Loops based on a Multicell Power Converter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Forest</w:t>
+                <w:t xml:space="preserve">Caractérisations automatiques de modules IGBT placés dans un processus de vieillissement par cyclage thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena, (CEIDP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Electronique de puissance du futur EPF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882804v1</w:t>
+                <w:t xml:space="preserve">hal-01909980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxydes submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portable Installation for Space Charge Measurements on Full-size High Voltage Cable Loops based on a Multicell Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence de la Société Francaise d''Electrostatique SFE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Electrical Insulation and Dielectric Phenomena, (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. pp.499-502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP.2012.6378829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910083v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et modélisation d’un convertisseur multicellulaire cyclique pour application au diagnostic de câble HVDC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxydes submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Electronique de puissance du futur » EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8ème conférence de la Société Francaise d''Electrostatique SFE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884601v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxides submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Conception et modélisation d’un convertisseur multicellulaire cyclique pour application au diagnostic de câble HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on the French Society of Electrostatics SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque « Electronique de puissance du futur » EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882797v1</w:t>
+                <w:t xml:space="preserve">hal-01884601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Design of Multi-cell Buck Converters using Intercell Transformers for HVDC Cable Diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6236,51 +6206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conf. of the IEEE Industrial Electronics Society IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6299,191 +6269,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations automatiques de modules IGBT placés dans un processus de vieillissement par cyclage thermique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of trench gate IGBT gate oxides submitted to thermo-electric cycling by capacitance-voltage and thermal step measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rashed</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Notingher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Electronique de puissance du futur EPF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th Conference on the French Society of Electrostatics SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909980v1</w:t>
+                <w:t xml:space="preserve">hal-01882797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'oxyde de grille de composants semi-conducteurs de puissance soumis à des contraintes électro-thermiques cycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Notingher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6702,51 +6702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Cougo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe conférence Electronique de Puissance du Futur 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-6, </w:t>
@@ -6796,90 +6796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de transformateurs intercellulaires pour un convertisseur flyback multicellulaire de forte puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7278,51 +7278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhem Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aitakkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enrici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7877,51 +7877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2196894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2209679" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jr. Notingher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.357-376" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3DT3W93X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.635-652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B078ZJMK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2044193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.193-208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NLHCJ5SD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2010768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gaspard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elghazouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.870711" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2004.841097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VK03XN35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Merrouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Asfaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Privat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378829" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.193-208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ondo Ndong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Martir&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2662224" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Enrici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.09.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2333542" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2248755" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2196894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jr. Notingher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.357-376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3DT3W93X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;lis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2209679" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.635-652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-B078ZJMK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gelis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2010.2044193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.12.193-208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NLHCJ5SD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2008.2010768" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huselstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2009001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.904194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gaspard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.888797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2006036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elghazouani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.870711" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2004.841097" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VK03XN35-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Elwati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Levron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Merrouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belkaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biagini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hammoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Belkaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Asfaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Privat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908904v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Notingher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631915" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2012.6378829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882797v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.193-208" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ondo Ndong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziegler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Boubaker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aitakkache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.99134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093101v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Martir&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>