--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -289,390 +289,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crazy ovary 2: a tribute to Ken McNatty</w:t>
+                <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Livéra</w:t>
+                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
+                <w:t xml:space="preserve">Yukiko Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463444v1</w:t>
+                <w:t xml:space="preserve">hal-04880059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A missing paradigm: deciphering endocrine innovations among diverging regulations of alleles, paralogous genes and orthologous genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 74 (2), pp.e240092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/JME-24-0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Sanna</w:t>
+                <w:t xml:space="preserve">The crazy ovary 2: a tribute to Ken McNatty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joseph</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
+                <w:t xml:space="preserve">Gabriel Livéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiko Imai</w:t>
+                <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 114 (3), pp.708-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880059v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of donor-derived Atlantic salmon progeny using allogeneic surrogate broodstock technology</w:t>
               </w:r>
@@ -697,51 +697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Güralp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Ove Skaftnesmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1054,334 +1054,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
+                <w:t xml:space="preserve">TGFβ inhibition and mesenchymal to epithelial transition initiation by Xenopus egg extract: first steps towards early reprogramming in fish somatic cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Kica</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Brigitte Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.9967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-36354-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172467v1</w:t>
+                <w:t xml:space="preserve">hal-04283845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGFβ inhibition and mesenchymal to epithelial transition initiation by Xenopus egg extract: first steps towards early reprogramming in fish somatic cell</w:t>
+                <w:t xml:space="preserve">Spermatozoa methylome and its sensitivity to water temperature in a teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Guillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Kica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.9967. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 892, pp.164077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-36354-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283845v1</w:t>
+                <w:t xml:space="preserve">hal-04172467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cryoconservation des cellules germinales souches chez la truite arc-en-ciel : une stratégie pour restaurer l’intégralité d’un génotype d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,51 +1397,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
@@ -1618,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gribouval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1988,1009 +1988,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression patterns of three aromatase genes and of four estrogen receptors genes in the testes of trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of gene expression and cell morphology after explant recycling during fin explant culture in goldfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Delalande</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82 (9), pp.694-708. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335 (1), pp.23-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.22509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222887v1</w:t>
+                <w:t xml:space="preserve">hal-01182861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of gene expression and cell morphology after explant recycling during fin explant culture in goldfish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Differential expression patterns of three aromatase genes and of four estrogen receptors genes in the testes of trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (9), pp.694-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2015.04.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01182861v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatogonial stem cell quest: nanos2, marker of a sub-population of undifferentiated A spermatogonia in trout testis</w:t>
+                <w:t xml:space="preserve">Gdnf-gfra1 pathway is expressed in a spermatogenetic-dependent manner and is regulated by fsh in a fish testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90(4) (79), pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.116392⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 91 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.119834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205081v1</w:t>
+                <w:t xml:space="preserve">hal-01205109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gdnf-gfra1 pathway is expressed in a spermatogenetic-dependent manner and is regulated by fsh in a fish testis</w:t>
+                <w:t xml:space="preserve">Spermatogonial stem cell quest: nanos2, marker of a sub-population of undifferentiated A spermatogonia in trout testis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 91 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2014, 90(4) (79), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.119834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.116392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205109v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promoter fragment of the sycp1 gene is sufficient to drive transgene expression in male and female meiotic germ cells in zebrafish.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+                <w:t xml:space="preserve">Fsh controls gene expression in fish both independently of and through steroid mediation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.107706⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e76684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920501v1</w:t>
+                <w:t xml:space="preserve">hal-00934838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fsh and Lh have common and distinct effects on gene expression in rainbow trout testis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+                <w:t xml:space="preserve">Profiling of androgen response in rainbow trout pubertal testis: relevance to male gonad development and spermatogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine D. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine D. Rolland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aurélie Lardenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-12-0197⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00812401v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00825763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fsh controls gene expression in fish both independently of and through steroid mediation.</w:t>
+                <w:t xml:space="preserve">Fsh and Lh have common and distinct effects on gene expression in rainbow trout testis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine D. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-12-0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934838v1</w:t>
+                <w:t xml:space="preserve">inserm-00812401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of androgen response in rainbow trout pubertal testis: relevance to male gonad development and spermatogenesis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A promoter fragment of the sycp1 gene is sufficient to drive transgene expression in male and female meiotic germ cells in zebrafish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53302. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (4), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.107706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00825763v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do not put all teleosts in one net: focus on the sox2 and pou2 genes</w:t>
               </w:r>
@@ -3028,51 +3028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164, pp.69-79. </w:t>
@@ -3135,77 +3135,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue and cell-specific transcriptional activity of the human cytomegalovirus immediate early gene promoter (UL123) in zebrafish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mella Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Expression Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3-4), pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3251,51 +3251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,77 +3397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gsdf gene locus harbors evolutionary conserved and clustered genes preferentially expressed in fish previtellogenic oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 472 (1-2), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3501,51 +3501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proximal Promoter Region of the Zebrafish gsdf Gene Is Sufficient to Mimic the Spatio-Temporal Expression Pattern of the Endogenous Gene in Sertoli and Granulosa Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (6), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3625,157 +3625,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on fish gonadotropins and their receptors</w:t>
+                <w:t xml:space="preserve">Spermatogenesis in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Levavi-Sivan</w:t>
+                <w:t xml:space="preserve">Rüdiger W. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bogerd</w:t>
+                <w:t xml:space="preserve">Luiz Renato de França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.L. Mananos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helio Chiarini-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 165, pp.412-437. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 167 (1), pp.390-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.07.019⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204994v1</w:t>
+                <w:t xml:space="preserve">hal-01205002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Highly conserved gonadotropin-releasing hormone-2 form acts as a melatonin-releasing factor in the pineal of a teleost fish, the european sea bass Dicentrarchus labrax.</w:t>
               </w:r>
@@ -3787,51 +3803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Servili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fernando López-Olmeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,216 +3905,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatogenesis in fish</w:t>
+                <w:t xml:space="preserve">Perspectives on fish gonadotropins and their receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdiger W. Schulz</w:t>
+                <w:t xml:space="preserve">B. Levavi-Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Renato de França</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">J. Bogerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Mananos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 167 (1), pp.390-411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.02.013⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 165, pp.412-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205002v1</w:t>
+                <w:t xml:space="preserve">hal-01204994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early regulation of brain aromatase (cyp19a1b) by estrogen receptors during zebrafish development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Mouriec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,64 +4188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression profiling of rainbow trout testis development identifies evolutionary conserved genes involved in spermatogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,506 +4303,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional specificity of the rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; gonadotropin receptors as assayed in a mammalian cell line</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epididymis-specific lipocalin promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Breton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kichiya Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuping Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/JOE-06-0122⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (4), pp.515-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-7262.2007.00300.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660587v1</w:t>
+                <w:t xml:space="preserve">hal-02660342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnRH and GnRH receptors in metazoa: a historical, comparative, and evolutive perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional specificity of the rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; gonadotropin receptors as assayed in a mammalian cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 195, pp.213-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/JOE-06-0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.01.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00180244v1</w:t>
+                <w:t xml:space="preserve">hal-02660587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epididymis-specific lipocalin promoters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kichiya Suzuki</w:t>
+                <w:t xml:space="preserve">GnRH and GnRH receptors in metazoa: a historical, comparative, and evolutive perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuping Yu</w:t>
+                <w:t xml:space="preserve">G. Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chaurand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+                <w:t xml:space="preserve">L. G. Guilgur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Andrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (1-3), pp.346-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-7262.2007.00300.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epididymis-specific promoter-driven gene targeting: a transcription factor which regulates epididymis-specific gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kichiya Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Xiuping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiko Araki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 250, pp.184-189. </w:t>
@@ -4846,1134 +4846,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneously immortalized epithelial cells from mouse caput epididymidis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular evolution of epididymal lipocalin genes localized on mouse chromosome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kichiya Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Britan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+                <w:t xml:space="preserve">Diego Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Lefrançois-Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Schwaab</w:t>
+                <w:t xml:space="preserve">Gabriel Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Araki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2004.06.010⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678068v1</w:t>
+                <w:t xml:space="preserve">hal-02679586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epididymis-specific promoter-driven gene targeting: a new approach to control epididymal function ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kichiya Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry T. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Drevet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ilpo Tapani Huhtaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 216 (1-2), pp.15-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2003.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary aspects of GnRHs, GnRH neuronal systems and GnRH receptors in teleost fish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Muñoz-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 135 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2003.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadotrophin-releasing hormone (GnRH) in the animal kingdom</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spontaneously immortalized epithelial cells from mouse caput epididymidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Britan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Lefrançois-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schwaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2004198010053⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 224 (1-2), pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2004.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295700v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of epididymal lipocalin genes localized on mouse chromosome 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gonadotrophin-releasing hormone (GnRH) in the animal kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 198 (1), pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2004198010053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.06.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02679586v1</w:t>
+                <w:t xml:space="preserve">hal-00295700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5'-flanking region of the murine epididymal protein of 17 kilodaltons gene targets transgene expression in the epididymis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of androgen regulation in the prostate by the environmental contaminant hexachlorobenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei-Ying Zhu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">J.L. Ralph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Orgebin-Crist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2002-220757⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 111 (4), pp.461-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.5919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673075v1</w:t>
+                <w:t xml:space="preserve">hal-02682759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for two distinct GnRH receptor types expressed in teleosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (1-4), pp.45-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:FISH.0000030472.79953.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of androgen regulation in the prostate by the environmental contaminant hexachlorobenzene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Ralph</w:t>
+                <w:t xml:space="preserve">The 5'-flanking region of the murine epididymal protein of 17 kilodaltons gene targets transgene expression in the epididymis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kichiya Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Araki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Orgebin-Crist</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mei-Ying Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Nelson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert J. Matusik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 111 (4), pp.461-466. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 144 (3), pp.877-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.5919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2002-220757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682759v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout FSHR is highly polymorph and is differently expressed throughout gametogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (1-4), pp.361-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6032,90 +6032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, immunolocalization, regulation, and postnatal development of the lipocalin EP17 (epididymal protein of 17 kilodaltons) in the mouse and rat epididymis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beverly B. Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kichiya Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 144 (3), pp.887-900. </w:t>
@@ -6147,363 +6147,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epididymal lipocalin-type prostaglandin D2 synthase: identification using mass spectrometry, messenger RNA localization, and immunodetection in mouse, rat, hamster, and monkey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expression of prepro-GnRH and GnRH receptor messengers in rainbow trout ovary depends on the stage of ovarian follicular development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Matusik</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod66.2.524⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.10065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671607v1</w:t>
+                <w:t xml:space="preserve">hal-02671788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of prepro-GnRH and GnRH receptor messengers in rainbow trout ovary depends on the stage of ovarian follicular development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Epididymal lipocalin-type prostaglandin D2 synthase: identification using mass spectrometry, messenger RNA localization, and immunodetection in mouse, rat, hamster, and monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverly B. Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jalabert</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Matusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (2), pp.524-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod66.2.524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.10065⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02671788v1</w:t>
+                <w:t xml:space="preserve">hal-02671607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two messenger RNA isoforms of the gonadotrophin-releasing hormone receptor, generated by alternative splicing and/or promoter usage, are differentially expressed in Rainbow trout gonads during gametogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6556,307 +6556,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene duplication gives rise to a new 17-kilodalton lipocalin that shows epididymal region-specific expression and testicular factor(s) regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+                <w:t xml:space="preserve">Stage-dependent and alternative splicing of sGnRH messengers in rainbow trout testis during spermatogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia P. Winfrey</w:t>
+                <w:t xml:space="preserve">F. Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Kasper</w:t>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David E. Ong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Matusik</w:t>
+                <w:t xml:space="preserve">T. Bailhache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 142 (3), pp.1296-1308. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 59, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.142.3.1296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673151v1</w:t>
+                <w:t xml:space="preserve">hal-02679721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-dependent and alternative splicing of sGnRH messengers in rainbow trout testis during spermatogenesis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ferriere</w:t>
+                <w:t xml:space="preserve">Gene duplication gives rise to a new 17-kilodalton lipocalin that shows epididymal region-specific expression and testicular factor(s) regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+                <w:t xml:space="preserve">Virginia P. Winfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bailhache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Breton</w:t>
+                <w:t xml:space="preserve">Susan Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Matusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.1000⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 142 (3), pp.1296-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.142.3.1296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679721v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type II iodothyronine deiodinase is preferentially expressed in rainbow trout (Oncorhynchus mykiss) liver and gonads</w:t>
               </w:r>
@@ -6868,77 +6868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gutieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 60, pp.338-350. </w:t>
@@ -6988,103 +6988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of sGnRH mRNA in gonads during rainbow trout gametogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 129 (2-3), pp.457-465. </w:t>
@@ -7134,77 +7134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epididymal retinoic acid-binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia E. Newcomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Orgebin-Crist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7303,51 +7303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 75, pp.291-298. </w:t>
@@ -7397,90 +7397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an androgen-specific response region within the 5'flanking region of the murine epididymal retinoic acid binding protein gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul S. Rennie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7583,51 +7583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena D’Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oonagh Mcmeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1493, pp.180-187. </w:t>
@@ -7677,103 +7677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 5-kilobase pair promoter fragment of the murine epididymal retinoic acid-binding protein gene drives the tissue-specific, cell-specific, and androgen-regulated expression of a foreign gene in the epididymis of transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Z. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Li Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 274 (12), pp.8282-8290. </w:t>
@@ -7805,234 +7805,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, regulation of the expression and putative roles of two glutathione peroxidase proteins found in the mouse epididymis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">The PEA3 protein of the Ets oncogene family is a putative transcriptional modulator of the mouse epididymis-specific glutathione peroxidase gene gpx5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Schwaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pons</w:t>
+                <w:t xml:space="preserve">P. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Faure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 53 (suppl), pp.157-162</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 49, pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085759v1</w:t>
+                <w:t xml:space="preserve">hal-02695183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PEA3 protein of the Ets oncogene family is a putative transcriptional modulator of the mouse epididymis-specific glutathione peroxidase gene gpx5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Schwaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dufaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 49 (2), pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8043,622 +8039,626 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic organization and chromosomal localization of the murine epididymal retinoic acid-binding protein (mE-RABP) gene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Matusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 50, pp.387-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and putative function of a murine epididymal retinoic acid-binding protein (mE-RAPB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Newcomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53 (Suppl), pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and hormonal regulation of a murine epididymal retinoic acid-binding protein messenger ribonucleic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization, regulation of the expression and putative roles of two glutathione peroxidase proteins found in the mouse epididymis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schwaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weng-Li Zheng</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang-Quan Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcia E. Newcomer</w:t>
+                <w:t xml:space="preserve">Eric Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53 (suppl), pp.157-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690045v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PEA3 protein of the Ets oncogene family is a putative transcriptional modulator of the mouse epididymis-specific glutathione peroxidase gene gpx5.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning and hormonal regulation of a murine epididymal retinoic acid-binding protein messenger ribonucleic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Drevet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Schwaab</w:t>
+                <w:t xml:space="preserve">Weng-Li Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guang-Quan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kasper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia E. Newcomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139 (6), pp.2971-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.139.6.2971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695183v1</w:t>
+                <w:t xml:space="preserve">hal-02690045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an androgen response element within the promoter of the epididymis-specific murine glutathione peroxidase 5 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Claessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rombauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 129 (1), pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8683,103 +8683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural organization, chromosomal localization, expression and phylogenetic evaluation of mouse glutathione peroxidase encoding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Schwaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 319 (7), pp.559-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8798,273 +8798,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, sequencing and analysis of the expression of Bryonia calmodulin after mechanical perturbation</w:t>
+                <w:t xml:space="preserve">Structural organization and regulation of the gene for the androgen-dependent glutathione peroxidase-like protein specific to the mouse epididymis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Galaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Norbert B. Ghyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Boyer</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Geneviève Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dufaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00021538⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 7 (2), pp.258-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/mend.7.2.8469239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713018v1</w:t>
+                <w:t xml:space="preserve">hal-02713265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural organization and regulation of the gene for the androgen-dependent glutathione peroxidase-like protein specific to the mouse epididymis</w:t>
+                <w:t xml:space="preserve">Isolation, sequencing and analysis of the expression of Bryonia calmodulin after mechanical perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert B. Ghyselinck</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Galaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dufaure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dufaure</w:t>
+                <w:t xml:space="preserve">Nicole Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 23 (4), pp.839-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00021538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/mend.7.2.8469239⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713265v1</w:t>
+                <w:t xml:space="preserve">hal-02713018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9108,51 +9108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gl Taranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zanuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular function and hormonal regulation in fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henrique Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David O. Norris; Kristin H. Lopez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Reproduction of Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1. Fishes, Academic Press, pp.63 - 90, 2024, 978-0-443-16009-7. </w:t>
@@ -9349,64 +9349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9451,532 +9451,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et reproduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in fish sex determination and gametogenesis studies through genomic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
+              <w:t xml:space="preserve">Recent advances in fish reproductive biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t>
+                <w:t xml:space="preserve">Research Signpost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-81-308-0397-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193565v1</w:t>
+                <w:t xml:space="preserve">hal-01205038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in fish sex determination and gametogenesis studies through genomic investigations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sexualité et reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in fish reproductive biology</w:t>
+              <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Signpost</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-81-308-0397-5</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205038v1</w:t>
+                <w:t xml:space="preserve">hal-01193565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoids and epididymal function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gene expression and epididymal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail A. Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Suzuki</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Matusik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry T. Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Araki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Claire Orgebin-Crist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The epididymis: from molecules to clinical practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kluwer Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 0-306-46684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832184v1</w:t>
+                <w:t xml:space="preserve">hal-02832185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and epididymal function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retinoids and epididymal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Orgebin-Crist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gail A. Cornwall</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barry T. Hinton</w:t>
+                <w:t xml:space="preserve">K. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claire Orgebin-Crist</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The epididymis: from molecules to clinical practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kluwer Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 0-306-46684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832185v1</w:t>
+                <w:t xml:space="preserve">hal-02832184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10007,51 +10007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tridimensional interactive plots improve the visualization of global data structure in complex scRNA-seq datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Carvalho Natal de Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,937 +10113,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D testicular culture system maintaining germ stem cells populations and successful deep imagery of zebrafish testes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouestoïd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogenouest, Apr 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680221v1</w:t>
+                <w:t xml:space="preserve">hal-04805813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certain paracrine factors implicated in germ stem cell fate could also exhibit additional endocrine functions throughout the reproductive cycle of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution 3D-imaging and reconstruction of the whole zebrafish testis using Light-sheet Fluorescence Microscopy: a powerful approach to investigate the spermatogonial niche in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Danthu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">9. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690566v1</w:t>
+                <w:t xml:space="preserve">hal-04680238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rapilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StemPhase 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D-imaging and reconstruction of the whole zebrafish testis using Light-sheet Fluorescence Microscopy: a powerful approach to investigate the spermatogonial niche in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a 3D testicular culture system maintaining germ stem cells populations and successful deep imagery of zebrafish testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">Ouestoïd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogenouest, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680238v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certain paracrine factors implicated in germ stem cell fate could also exhibit additional endocrine functions throughout the reproductive cycle of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">31. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805813v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par une approche innovante de protéomique à haut débit (diaPASEF) de protéines plasmatiques différentiellement exprimées au cours de la maturation sexuelle des truites Arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Lavigne</w:t>
+                <w:t xml:space="preserve">Fsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benites Doretto Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-informatique et Intelligence Artificielle appliquées à la Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogenouest, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680077v1</w:t>
+                <w:t xml:space="preserve">hal-04102885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benites Doretto Lucas</w:t>
+                <w:t xml:space="preserve">Identification par une approche innovante de protéomique à haut débit (diaPASEF) de protéines plasmatiques différentiellement exprimées au cours de la maturation sexuelle des truites Arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Thomas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Bio-informatique et Intelligence Artificielle appliquées à la Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogenouest, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102885v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triploid zebrafish are convenient models to reduce the number of animals required to study the dialog between somatic and germ cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSPCA, Focus on fish: Practical refinements for fishes in research and testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11068,51 +11068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la photopériode continue et de la restriction alimentaire pour limiter la maturation sexuelle précoce chez les géniteurs Ombles chevaliers (Salvelinus alpinus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11189,77 +11189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guével Blandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11295,545 +11295,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation en congélateur programmable du sperme de truite arc-en-ciel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rfsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gdansk, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911910v1</w:t>
+                <w:t xml:space="preserve">hal-03911919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ stem cell grafting in european sea bass: a practical approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contrôle de la maturation sexuelle des poissons d’élevage: mise en évidence d’une action directe de la FSH dans le processus de différentiation des cellules souches spermatogoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Allal</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911893v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel accumulation - serial fragmentation combined with data-independent acquisition for Identification of plasma proteins correlated with entry into sexual maturation: towards the development of an innovative biotechnology to control the sexual precocity and fertility of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la maturation sexuelle des poissons d’élevage: mise en évidence d’une action directe de la FSH dans le processus de différentiation des cellules souches spermatogoniales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Germ stem cell grafting in european sea bass: a practical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rafael Henrique Nóbrega</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911814v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm DNA methylation and sensitivity to environmenatl variations in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11852,497 +11891,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congélation en congélateur programmable du sperme de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées Techniques Interfilières SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911859v1</w:t>
+                <w:t xml:space="preserve">hal-03911910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henriquenobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Porcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production innovante de populations monosexuées sans utilisation d’hormone exogène chez les espèces d’intérêt piscicole et développement de la cryoconservation des cellules souches germinales et du sperme à haut débit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chênais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Porcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911912v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production innovante de populations monosexuées sans utilisation d’hormone exogène chez les espèces d’intérêt piscicole et développement de la cryoconservation des cellules souches germinales et du sperme à haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gdansk, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911919v1</w:t>
+                <w:t xml:space="preserve">hal-03911912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derniers résultats sur le transfert de cellules germinales souches chez les salmonidés (projet BioGerm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées Techniques Interfillières SYSSAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12361,381 +12361,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de populations monosexes sans hormone chez la truite Arc-en-ciel et premiers essais de greffes de cellules souches germinales chez le bar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production de populations monosexes sans hormone chez la truite arc-en-ciel et premiers essais de greffes de cellules souches germinales chez le bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Techniques SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. Journées Techniques Inter-filières Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911949v1</w:t>
+                <w:t xml:space="preserve">hal-03045870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de populations monosexes sans hormone chez la truite arc-en-ciel et premiers essais de greffes de cellules souches germinales chez le bar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production de populations monosexes sans hormone chez la truite Arc-en-ciel et premiers essais de greffes de cellules souches germinales chez le bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées Techniques Inter-filières Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">3. Journées Techniques SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045870v1</w:t>
+                <w:t xml:space="preserve">hal-03911949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des techniques de greffes de cellules souches germinales au service des productions piscicoles : la réalité rejoint-elle la science fiction ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Evolution of germline gene expression profiles during rainbow trout ontogenesis and puberty onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734413v1</w:t>
+                <w:t xml:space="preserve">hal-02396251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of germline gene expression profiles during rainbow trout ontogenesis and puberty onset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Développement des techniques de greffes de cellules souches germinales au service des productions piscicoles : la réalité rejoint-elle la science fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.51-52</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396251v1</w:t>
+                <w:t xml:space="preserve">hal-02734413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutation of FSHR affects reproductive physiology and growth in zebrafish</w:t>
               </w:r>
@@ -12747,77 +12747,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12842,64 +12842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germ stem cells transplantation in fish: an innovative biotechnology for the faithful regeneration of cryopreserved genetic resources collected from selected lines of agronomic interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12967,64 +12967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germ stem cells transplantation in fish: an innovative biotechnology for the faithfull regeneration of cryopreserved genetic ressources collected from selected lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13086,290 +13086,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invalidation of the FSHR gene in zebrafish leads to a gain of body weight, a biased sex-steroid and a decrease in sperm quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression profiling of new germline markers suggests successive waves of different spermatogonial stem cell subpopulations during rainbow trout ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579295v1</w:t>
+                <w:t xml:space="preserve">hal-01594588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiling of new germline markers suggests successive waves of different spermatogonial stem cell subpopulations during rainbow trout ontogenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The invalidation of the FSHR gene in zebrafish leads to a gain of body weight, a biased sex-steroid and a decrease in sperm quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594588v1</w:t>
+                <w:t xml:space="preserve">hal-01579295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13450,51 +13450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogerm (coordination INRA), production de néomâles par transplantation de cellules germinales dans des triploïdes de truite et amélioration des méthodes de congélation de sperme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journées techniques de la section aquacole du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13545,51 +13545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gribouval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13657,51 +13657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13769,51 +13769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural, functional and molecular characterization of a spermatogonial stem cell subpopulation in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Annual Meeting of the EFOR network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Etudes Fonctionnelles chez les Organismes Modèles (EFOR). FRA., Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13851,51 +13851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signature and stemness properties of paired spermatogonia in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13957,450 +13957,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête des cellules souches de la gamétogenèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of putative spermatogonial stem cells in trout and FSH effects on potential regulatory pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bellaïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanna Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center of Marine Sciences (CCMAR). PRT., May 2014, Olhão, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801459v1</w:t>
+                <w:t xml:space="preserve">hal-02743821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of transgenic zebrafish lines targeting GFP expression in different germ cell subpopulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biotechnologies de la reproduction : en quête des cellules souches de la gamétogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Annual meeting of the EFOR network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801149v1</w:t>
+                <w:t xml:space="preserve">hal-02743744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies de la reproduction : en quête des cellules souches de la gamétogenèse</w:t>
+                <w:t xml:space="preserve">En quête des cellules souches de la gamétogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CRB ANIM - Réunion du Réseau de Centres de Ressources Biologiques pour les animaux domestiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743744v1</w:t>
+                <w:t xml:space="preserve">hal-02801459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of putative spermatogonial stem cells in trout and FSH effects on potential regulatory pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production of transgenic zebrafish lines targeting GFP expression in different germ cell subpopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Center of Marine Sciences (CCMAR). PRT., May 2014, Olhão, Portugal</w:t>
+              <w:t xml:space="preserve">5. Annual meeting of the EFOR network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743821v1</w:t>
+                <w:t xml:space="preserve">hal-02801149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the spermatogonial stem cells in fish testis: morphological aspects, molecular markers and functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14432,584 +14432,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the androgen regulation of two androgen responsive genes expressed in the gonads of teleostean fish during the spermatogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Mella Alvarado</w:t>
+                <w:t xml:space="preserve">Mise en évidence de nouveaux acteurs clés impliqués dans les régulations neuroendocrines de la puberté chez les salmonidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry F. Vischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bogerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744870v1</w:t>
+                <w:t xml:space="preserve">hal-02746652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of K, cyp19b, ERa, ERß1 and ERß2 in testes of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FSH and LH have shared and separate effects on gene expression in fish testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine D. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">26. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Zurich, Switzerland. 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750129v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSH and LH have shared and separate effects on gene expression in fish testis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding the androgen regulation of two androgen responsive genes expressed in the gonads of teleostean fish during the spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mella Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Zurich, Switzerland. 141 p</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749926v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de lignées transgéniques chez le zebrafish pour comprendre les mécanismes impliqués dans l'initiation de la maturation sexuelle chez les poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Gautier</w:t>
+                <w:t xml:space="preserve">Expression of K, cyp19b, ERa, ERß1 and ERß2 in testes of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806118v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de nouveaux acteurs clés impliqués dans les régulations neuroendocrines de la puberté chez les salmonidés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production de lignées transgéniques chez le zebrafish pour comprendre les mécanismes impliqués dans l'initiation de la maturation sexuelle chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Bogerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746652v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15103,77 +15103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways used by androgens or FSH to regulate testis maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine D. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15205,1399 +15205,1425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnRH-2 stimulates melatonin release from the pineal of a teleost fish: neuroanatomical, molecular and physiological evidences in the European sea bass &amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SPERMGEN - Génomique expressionnelle et fonctionnelle de la spermatogenèse chez la truite : profils d'expression, régulations. Etude comparée inter-espèces des profils d'expression et analyse fonctionnelle dans des lignées de poissons transgéniques (2007-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Sánchez-Vázquez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756229v1</w:t>
+                <w:t xml:space="preserve">hal-02754679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the fish pou2 orthologue of pou5f1/Oct4 regulated by methylation during early embryo development in goldfish?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GSDF is included in a cluster of genes evolutionary conserved and preferentially expressed in the gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNAI &amp; miRNA Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">16. European Testis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Biodola, Island of Elba, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753933v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSDF is included in a cluster of genes evolutionary conserved and preferentially expressed in the gonads</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GnRH-2 stimulates melatonin release from the pineal of a teleost fish: neuroanatomical, molecular and physiological evidences in the European sea bass &amp;lt;em&amp;gt;Dicentrarchus labrax&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Servili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fernando López-Olmeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Sánchez-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Testis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Biodola, Island of Elba, Italy</w:t>
+              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819456v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPERMGEN - Génomique expressionnelle et fonctionnelle de la spermatogenèse chez la truite : profils d'expression, régulations. Etude comparée inter-espèces des profils d'expression et analyse fonctionnelle dans des lignées de poissons transgéniques (2007-2010)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Is the fish pou2 orthologue of pou5f1/Oct4 regulated by methylation during early embryo development in goldfish?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fred Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">RNAI &amp; miRNA Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754679v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poissons modèles fluorescents pour la caractérisation fonctionnelle de promoteurs géniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of androgen-responsive genes in fish testis: relevance to the male gonad development and the regulation of spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine D. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Congress of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753756v1</w:t>
+                <w:t xml:space="preserve">hal-02754652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GnRH-2 stimulates melatonin release from the pineal of a teleost fish: neuroanatomical, molecular and physiological evidences in the European sea bass.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SPERMGEN - Génomique expressionnelle et fonctionnelle de la spermatogenèse chez la truite : profiles d'expression, régulations. Etude comparée inter-espèces des profils d'expression et analyse fonctionnelle dans des lignées de poissons transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">7. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450495v1</w:t>
+                <w:t xml:space="preserve">hal-02757055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proximal promoter of the zebrafish GSDF gene drives transgene expression specifically in fish testis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GnRH-2 stimulates melatonin release from the pineal of a teleost fish: neuroanatomical, molecular and physiological evidences in the European sea bass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Servili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Muñoz-Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Zebrafish. Genetics and Development Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">36ème Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754929v1</w:t>
+                <w:t xml:space="preserve">hal-00450495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPERMGEN - Génomique expressionnelle et fonctionnelle de la spermatogenèse chez la truite : profiles d'expression, régulations. Etude comparée inter-espèces des profils d'expression et analyse fonctionnelle dans des lignées de poissons transgéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des poissons modèles fluorescents pour la caractérisation fonctionnelle de promoteurs géniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757055v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of androgen-responsive genes in fish testis: relevance to the male gonad development and the regulation of spermatogenesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The proximal promoter of the zebrafish GSDF gene drives transgene expression specifically in fish testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">6. European Zebrafish. Genetics and Development Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754652v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative distribution of three estrogen receptors in the brain-pituitary complex of the rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+                <w:t xml:space="preserve">Transcriptional analysis of spermatogenesis regulation by sex steroids in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Marmignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saint Malo, France. pp.47</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180305v1</w:t>
+                <w:t xml:space="preserve">hal-02758524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction et mode d'action de FSH dans le testicule de truite ?</w:t>
+                <w:t xml:space="preserve">Rainbow trout gonadotropin receptors are preferentially activated by their cognate ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750793v1</w:t>
+                <w:t xml:space="preserve">hal-02752078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a GPR54 –like but no agonistic effect of mammalian kisspeptins in trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16646,1955 +16672,1929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout gonadotropin receptors are preferentially activated by their cognate ligand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des poissons zèbre fluorescents : production et intérêt du modèle pour l'étude de la fonction des gènes in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752078v1</w:t>
+                <w:t xml:space="preserve">hal-02755711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poissons zèbre fluorescents : production et intérêt du modèle pour l'étude de la fonction des gènes in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparative distribution of three estrogen receptors in the brain-pituitary complex of the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Marmignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre INRA de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint Malo, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755711v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in fish reproductive neuroendocrinology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fonction et mode d'action de FSH dans le testicule de truite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yonathan Zohar</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre INRA de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755160v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry analysis of rainbow trout (Oncorhynchus mykiss) outer arm dynein (OAD) components. Expression and localization of their mRNA during the spermatogenesis stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d'un système à kisspeptine-10 dans le cerveau du poisson zèbre et ses relations avec les systèmes à GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+                <w:t xml:space="preserve">F. Bou Ezz Edine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">F. Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Meeting of the Society for the Study of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Kailua-Kona, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">35. Congrès de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752710v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un système à kisspeptine-10 dans le cerveau du poisson zèbre et ses relations avec les systèmes à GnRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The project website www.reprofish.eu: Improving accessibility to finfish reproduction knowledge, for the benefit of the aquaculture industry, scientists and the general public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda Maybank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vosges</w:t>
+                <w:t xml:space="preserve">Rüdiger Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bou Ezz Edine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+                <w:t xml:space="preserve">Silvia Zanuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Congrès de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755722v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project website www.reprofish.eu: Improving accessibility to finfish reproduction knowledge, for the benefit of the aquaculture industry, scientists and the general public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass spectrometry analysis of rainbow trout (Oncorhynchus mykiss) outer arm dynein (OAD) components. Expression and localization of their mRNA during the spermatogenesis stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda Maybank</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Zanuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">41. Annual Meeting of the Society for the Study of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Kailua-Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756726v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry analysis of rainbow trout (oncorhynchus mykiss) outer arm dynein (OAD) components. Expression and localization of their mRNA during the spermatogenesis stages</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent advances in fish reproductive neuroendocrinology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Muñoz-Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Elizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Zohar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752339v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advance in fish neuroendocrinology (2008)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mass spectrometry analysis of rainbow trout (oncorhynchus mykiss) outer arm dynein (OAD) components. Expression and localization of their mRNA during the spermatogenesis stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449430v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional analysis of spermatogenesis regulation by sex steroids in trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent advance in fish neuroendocrinology (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja Muñoz-Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+                <w:t xml:space="preserve">E. Abigail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758524v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenic signalling in the brain of developing zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Mouriec</w:t>
+                <w:t xml:space="preserve">Deux nouveaux membres de la superfamille des tgfβ sont exprimés très préférentiellement dans la gonade mâle de truite et sont différentiellement exprimés au cours de la différenciation sexuelle et la spermatogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Anglade</w:t>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+                <w:t xml:space="preserve">Denise Vizziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189202v1</w:t>
+                <w:t xml:space="preserve">hal-02756027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KISS/GPR54, un système régulateur de la puberté et de la reproduction chez les poissons ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emergence de la signalisation oestrogénique dans le cerveau du poisson zèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mouriec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751053v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de la signalisation œstrogénique dans le cerveau du poisson zèbre</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Presence of a GPR54 –like but no agonistic effect of mammalian kisspeptids in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450044v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of a GPR54 –like but no agonistic effect of mammalian kisspeptids in trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emergence de la signalisation œstrogénique dans le cerveau du poisson zèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mouriec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449787v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux nouveaux membres de la superfamille des tgfβ sont exprimés très préférentiellement dans la gonade mâle de truite et sont différentiellement exprimés au cours de la différenciation sexuelle et la spermatogenèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">KISS/GPR54, un système régulateur de la puberté et de la reproduction chez les poissons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Vizziano</w:t>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756027v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence de la signalisation oestrogénique dans le cerveau du poisson zèbre</w:t>
+                <w:t xml:space="preserve">Estrogenic signalling in the brain of developing zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Mouriec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756160v1</w:t>
+                <w:t xml:space="preserve">hal-00189202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of estrogen signalling in the brain of zebrafish embryos and larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Mouriec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Reproductive Physiology of Fish, June 3-8, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint Malo, France</w:t>
@@ -18649,51 +18649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. Guilgur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18702,144 +18702,144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conference of the European Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funtional genomics approaches in the study of reproduction in finfish aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18890,103 +18890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprofish : un projet européen pour la valorisation, la dissémination et le transfert des connaissances fondamentales et appliquées acquises sur la fonction de reproduction des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Maybank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Zanuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
@@ -19041,64 +19041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IFR140 GFAS "Gamétogenèse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19162,64 +19162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIF 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19238,385 +19238,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répression de gènes ovaire-spécifique au cours de la spermatogenèse chez la truite pourrait être induite par une baisse de la réceptivité gonadique à l'oestradiol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can photoperiod control of puberty be an environmental friendly way of reducing negative ecological impact and welfare problems of farmed fish?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Taranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Stefansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 3R "Rencontre Rennaise autour de la Reproduction" IFR140 GFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826314v1</w:t>
+                <w:t xml:space="preserve">hal-02763933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can photoperiod control of puberty be an environmental friendly way of reducing negative ecological impact and welfare problems of farmed fish?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization of mouse epididymal retinoic acid-binding protein deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Orgebin-Crist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Matusik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">17. Testis Workshop Functional Genomics of Male Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763933v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mouse epididymal retinoic acid-binding protein deficient mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La répression de gènes ovaire-spécifique au cours de la spermatogenèse chez la truite pourrait être induite par une baisse de la réceptivité gonadique à l'oestradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Matusik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Testis Workshop Functional Genomics of Male Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées 3R "Rencontre Rennaise autour de la Reproduction" IFR140 GFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763005v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse systématique et comparée de l'expression des gènes au cours de la maturation spermatogénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19635,1378 +19635,1378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse systématique et comparée de l'expression des gènes au cours de la maturation spermatogénétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of potent androgen-response region in the mouse epididymal retionic acid binding protein promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Orgebin-Crist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Matusik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting of the American Society of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825041v1</w:t>
+                <w:t xml:space="preserve">hal-02760950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod control of puberty in farmed fish: development of new techniques and research into underlying physiological mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">Characterization of evolutionary clues from GnRH receptors in euteleosti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bogerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cerda Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zanuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe '04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762810v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach to identify gene networks required for spermatogenesis in Oncorhynchus mykiss</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoperiod control of puberty in farmed fish: development of new techniques and research into underlying physiological mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Taranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Stefansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Bromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe '04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761916v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and evolutive clues of the GnRH receptors in Euteleosti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global approach to identify gene networks required for spermatogenesis in Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Fish Endocrinology, 5-9 septembre2004, Castellon, Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Castellon, Spain</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107058v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potent androgen-response region in the mouse epididymal retionic acid binding protein promoter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse systématique et comparée de l'expression des gènes au cours de la maturation spermatogénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.J. Matusik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting of the American Society of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760950v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of evolutionary clues from GnRH receptors in euteleosti</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Bogerd</w:t>
+                <w:t xml:space="preserve">Characterization and evolutive clues of the GnRH receptors in Euteleosti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bogerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cerda Reverter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
+                <w:t xml:space="preserve">J. M. Cerdá Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zanuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Castellón, Spain</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Fish Endocrinology, 5-9 septembre2004, Castellon, Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764519v1</w:t>
+                <w:t xml:space="preserve">hal-00107058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenèse des systèmes à GnRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence de deux formes distinctes de récepteur GnRH-R chez les poissons téléostéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762832v1</w:t>
+                <w:t xml:space="preserve">hal-02764340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenèse des systèmes à GnRH</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of a cluster of epididymal lipocalins on the murine chromosome 2 (A3) region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Orgebin-Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Matusik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences, 13-16 Mai 2003, Rouen, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rouen, France</w:t>
+              <w:t xml:space="preserve">The lipocalin protein superfamily. Benzon Symposium n°50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106949v1</w:t>
+                <w:t xml:space="preserve">hal-02758568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence de deux formes distinctes de récepteur GnRH-R chez les poissons téléostéens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Existence de deux formes distinctes de récepteurs GnRH chez les poissons téléostéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">31eme Colloque de la Société de Neuroendocrinologie, 15-18 Septembre 2003, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764340v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a cluster of epididymal lipocalins on the murine chromosome 2 (A3) region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La GnRH à travers le régne animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.J. Matusik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The lipocalin protein superfamily. Benzon Symposium n°50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Réunion de la Société de Biologie : Neuroendocrinologie de la Reproduction : Quid de la GnRH trente ans après sa découverte ? Paris, Octobre 2003, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758568v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence de deux formes distinctes de récepteurs GnRH chez les poissons téléostéens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phylogenèse des systèmes à GnRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31eme Colloque de la Société de Neuroendocrinologie, 15-18 Septembre 2003, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107046v1</w:t>
+                <w:t xml:space="preserve">hal-02762832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GnRH à travers le régne animal</w:t>
+                <w:t xml:space="preserve">Phylogenèse des systèmes à GnRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Biologie : Neuroendocrinologie de la Reproduction : Quid de la GnRH trente ans après sa découverte ? Paris, Octobre 2003, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque de la Société des Neurosciences, 13-16 Mai 2003, Rouen, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106952v1</w:t>
+                <w:t xml:space="preserve">hal-00106949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for two distinct GnRH receptors isoforms expressed in teleosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21038,342 +21038,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-specific expression, hormonal regulation, evolutionary conservation and putative function(s) of genes encoding epididymis-specific lipocalins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cycle-dependent expression of GnRH and GnRH-R genes in rainbow trout ovary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Annual meeting of the Society for the study of reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">2. International symposium on the comparative biology of GnRH : molecular forms and receptors.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Penang, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760968v1</w:t>
+                <w:t xml:space="preserve">hal-02759448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle-dependent expression of GnRH and GnRH-R genes in rainbow trout ovary.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Region-specific expression, hormonal regulation, evolutionary conservation and putative function(s) of genes encoding epididymis-specific lipocalins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Matusik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International symposium on the comparative biology of GnRH : molecular forms and receptors.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Penang, Malaysia</w:t>
+              <w:t xml:space="preserve">34. Annual meeting of the Society for the study of reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759448v1</w:t>
+                <w:t xml:space="preserve">hal-02760968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage-dependent expression and alternative splicing of sGnRH messengers in gonads during rainbow trout gametogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21460,51 +21460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the spermatogonial dynamics and molecular mechanisms underlying spermatogenesis resumption using single cell-RNA seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Carvalho Natal de Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21566,1320 +21566,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Guével</w:t>
+                <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158632v1</w:t>
+                <w:t xml:space="preserve">hal-04102161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">ProteoAix 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102161v1</w:t>
+                <w:t xml:space="preserve">hal-04158632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
+                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738327v1</w:t>
+                <w:t xml:space="preserve">hal-02282235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
+                <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Krieg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184267v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duret</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737370v1</w:t>
+                <w:t xml:space="preserve">hal-02184267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282235v1</w:t>
+                <w:t xml:space="preserve">hal-02737370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling during rainbow trout ontogenesis reveals successive changes gated in teleosts in germ stem cell molecular signature and regulatory pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+                <w:t xml:space="preserve">The in vivo targeted mutation of the mineralocorticoid and glucocorticoid receptors in zebrafish (Danio rerio) provides evidence that both receptors have distinct and redundant effects on female reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Morton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
+              <w:t xml:space="preserve">ESAC Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812833v1</w:t>
+                <w:t xml:space="preserve">hal-03911965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence d'étapes de transition successives des cellules souches germinales qui conduisent à l'apparition de progéniteurs au cours de l’ontogénèse de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duret</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812825v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vivo targeted mutation of the mineralocorticoid and glucocorticoid receptors in zebrafish (Danio rerio) provides evidence that both receptors have distinct and redundant effects on female reproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlène Morton</w:t>
+                <w:t xml:space="preserve">Germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAC Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911965v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'étapes de transition successives des cellules souches germinales qui conduisent à l'apparition de progéniteurs au cours de l’ontogénèse de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Gene expression profiling during rainbow trout ontogenesis reveals successive changes gated in teleosts in germ stem cell molecular signature and regulatory pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771814v1</w:t>
+                <w:t xml:space="preserve">hal-01812833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
+                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22895,116 +22895,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743872v1</w:t>
+                <w:t xml:space="preserve">hal-02740984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
+                <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23020,116 +23020,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Germline Stem Cells Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Francisco, CA, United States. , 2016, Abcam Germline Stem Cells Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740984v1</w:t>
+                <w:t xml:space="preserve">hal-02743872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemness properties and molecular signature of paired spermatogonia in adult zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23191,1011 +23191,1024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and molecular characterization of sertoli and undifferentiated spermatogonial cell populations using GFP-expressing transgenic zebrafish lines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High-resolution 3D imaging of whole zebrafish ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jenett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. , 2015, Zebrafish 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897082v1</w:t>
+                <w:t xml:space="preserve">hal-02742931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermatogonial Stem Cells: the Gdnf-Gfra1 pathway regulation is spermatogenetic dependent in trout, and differs from that in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bellaïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D imaging of whole zebrafish ovary</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Isolation and molecular characterization of sertoli and undifferentiated spermatogonial cell populations using GFP-expressing transgenic zebrafish lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. , 2015, Zebrafish 2015</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742931v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gdnf-Gfra1 pathway is expressed in a spermatogenetic dependent manner and is regulated by Fsh in a fish testis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hypothalamic and pituitary factors controlling reproduction in atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bogerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Vischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Taranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rennes, France. 2014, CECE 2014</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Olhão, Portugal. 2014, 10th ISRPF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743826v1</w:t>
+                <w:t xml:space="preserve">hal-02743755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic and pituitary factors controlling reproduction in atlantic salmon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gdnf-Gfra1 pathway is expressed in a spermatogenetic dependent manner and is regulated by Fsh in a fish testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bellaïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Olhão, Portugal. 2014, 10th ISRPF</w:t>
+              <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rennes, France. 2014, CECE 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743755v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSH and LH have shared and separate effects on gene expression in fish testis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">c-myc: evolutionary history in teleosts and duplicated c-myca genes characterization in goldfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Gac</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. , 2012, Program and abstracts book. 7 ISFE Buenos Aires 2012</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747127v1</w:t>
+                <w:t xml:space="preserve">hal-02806162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved molecular markers of spermatogonial stem cells in the rainbow trout testis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FSH and LH have shared and separate effects on gene expression in fish testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine D. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Testis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Djurönäset, Sweden. 153 p., 2012</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. , 2012, Program and abstracts book. 7 ISFE Buenos Aires 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747119v1</w:t>
+                <w:t xml:space="preserve">hal-02747127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on two putative androgen-responsive genes expressed in the gonads of teleostean fish species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Conserved molecular markers of spermatogonial stem cells in the rainbow trout testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bellaïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Bennouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. , 2012, Program and abstracts book. 7 ISFE Buenos Aires 2012</w:t>
+              <w:t xml:space="preserve">17. European Testis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Djurönäset, Sweden. 153 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745611v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic and pituitary factors controlling reproduction in Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bogerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Vischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.F. Vischer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gl Taranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24231,148 +24244,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-myc: evolutionary history in teleosts and duplicated c-myca genes characterization in goldfish</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation on two putative androgen-responsive genes expressed in the gonads of teleostean fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mella Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. , 2012, Program and abstracts book. 7 ISFE Buenos Aires 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806162v1</w:t>
+                <w:t xml:space="preserve">hal-02745611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cell context influences rainbow trout gonadotropin receptors selectivity</w:t>
               </w:r>
@@ -24384,51 +24384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bogerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24522,64 +24522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Portland, Oregon, United States. Society for the Study of Reproduction, Biology of Reproduction, 85, 2011, Reproduction and the World's Future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24598,658 +24598,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of estrogen signalling in the brain of zebrafish embryos and larvae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative distribution of three estrogen receptors in the brain-pituitary complex of the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Lethimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Marmignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. , 2007, 8th international Symposium on Reproductive Physiology of Fish</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756319v1</w:t>
+                <w:t xml:space="preserve">hal-02752946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout anti-Müllerian hormone gene &amp;lt;em&amp;gt;(amh)&amp;lt;/em&amp;gt; structure and expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+                <w:t xml:space="preserve">Two new TGF beta members are restricted to the gonad and differentially expressed during sex differentiation and gametogenesis in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Vizziano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-rendus / Proceedings "8th International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
+              <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754132v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new TGF beta members are restricted to the gonad and differentially expressed during sex differentiation and gametogenesis in trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emergence of estrogen signalling in the brain of zebrafish embryos and larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mouriec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denise Vizziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. , 2007, 8th international Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756495v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative distribution of three estrogen receptors in the brain-pituitary complex of the rainbow trout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rainbow trout anti-Müllerian hormone gene &amp;lt;em&amp;gt;(amh)&amp;lt;/em&amp;gt; structure and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazik Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Vizziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-rendus / Proceedings "8th International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02752946v1</w:t>
+                <w:t xml:space="preserve">hal-02754132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a GPR54-like but no agonistic effect of mammalian kisspeptins in trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes rendus / Proceedings "8th International Symposium on Reproductive Physiology of Fish (ISRPF)"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25258,217 +25258,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for two distinct GnRH receptors isoforms expressed in teleosts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rainbow trout FSHR gene structure shows more complexity than the salmon orthologous gene and is differently expressed throughout gametogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Mie, Japan. 2003, 7th International Symposium on Reproductive Physiology of Fish. Program and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763681v1</w:t>
+                <w:t xml:space="preserve">hal-02763605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout FSHR gene structure shows more complexity than the salmon orthologous gene and is differently expressed throughout gametogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evidence for two distinct GnRH receptors isoforms expressed in teleosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethimonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Breton</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Mie, Japan. 2003, 7th International Symposium on Reproductive Physiology of Fish. Program and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763605v1</w:t>
+                <w:t xml:space="preserve">hal-02763681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A type II iodothyronine deiodinase, is preferentially expressed in rainbow trout gonads with variations throughout spermatogenesis</w:t>
               </w:r>
@@ -25480,64 +25480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gutieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Seattle, United States. 2000, 4th International Symposium on Fish Endocrinology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25588,259 +25588,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEXTIMING: Identification de protéines plasmatiques corrélées à l’entrée en maturation sexuelle : vers un développement d’une biotechnologie innovante pour maîtriser la précocité sexuelle et la fertilité de la truite arc-en-ciel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">STAYIN'ALIVE: Comprendre et prévenir les mortalités induites par la maturation sexuelle chez l’Omble chevalier (Salvelinus alpinus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">INRAE Bretagne Normandie. 2023, pp.45</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hocde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Bretagne Normandie. 2023, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411012v1</w:t>
+                <w:t xml:space="preserve">hal-04411025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAYIN'ALIVE: Comprendre et prévenir les mortalités induites par la maturation sexuelle chez l’Omble chevalier (Salvelinus alpinus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SEXTIMING: Identification de protéines plasmatiques corrélées à l’entrée en maturation sexuelle : vers un développement d’une biotechnologie innovante pour maîtriser la précocité sexuelle et la fertilité de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Danthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Bretagne Normandie. 2023, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hocde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04411025v1</w:t>
+                <w:t xml:space="preserve">hal-04411012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGERM, Production innovante de populations monosexuées sans utilisation d'hormone exogène chez les espèces d'intérêt piscicole et développement de la cryoconservation des cellules souches germinales et du sperme à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Bretagne Normandie. 2022, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25871,64 +25871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique expressionnelle et fonctionnelle de la spermatogenèse chez la truite - Spermgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Primig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25980,51 +25980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fish reproduction in Europe Reprofish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Maybank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelino Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26130,51 +26130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire présenté en vue de l'obtention de l'habilitation à diriger des recherches : Etudes de mécanismes moléculaires impliqués dans la production et la maturation des spermatozoïdes chez les vertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26282,51 +26282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B78F23B"/>
+    <w:nsid w:val="5C5A202C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26430,51 +26430,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E111A6E"/>
+    <w:nsid w:val="F9FA59BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26578,51 +26578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="810DB30F"/>
+    <w:nsid w:val="9E2EC7C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26815,51 +26815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-lareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0747-0024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094355177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-24-0092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal G&#252;ralp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742752" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labeille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05609-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791808v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gribouval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bella&#239;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24643-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0547-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.116392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.107706" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00812401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-12-0197" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076684" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053302" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2012.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC07DN1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00813719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2013.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4C4Q27Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.10.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.111.091892" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204994v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levavi-Sivan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogerd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Mananos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.07.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lethimonier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando L&#243;pez-Olmeda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier S&#225;nchez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-1207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger W. Schulz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Renato de Fran&#231;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Chiarini-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLWRWXRV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mouriec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Tong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22069" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-06-0122" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somoza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Guilgur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.01.030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1LV6TG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kichiya Suzuki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaurand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Araki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2007.00300.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiuping" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2005.12.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ6MZQFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Britan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lefran&#231;ois-Martinez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwaab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2004.06.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMS9FCD0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677958v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry T. Hinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilpo Tapani Huhtaniemi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2003.10.070" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8T6ZGW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Mu&#241;oz-Cueto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2003.10.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJ538Q0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2004198010053" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.06.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1GJ7T2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673075v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Ying Zhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Matusik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220757" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethimonier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FISH.0000030472.79953.47" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F515C638827241952D76538DDCF085B392562B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ralph" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Orgebin-Crist" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Nelson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5919" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FISH.0000030589.49467.c0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGCDZLCS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680397v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly B. Dague" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220932" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod66.2.524" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671788v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10065" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00555755ADC1FCC2DE742FC44476E2CAE2282D85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.90006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G611GT77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia P. Winfrey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kasper" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Ong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.142.3.1296" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bailhache" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63B4D32A439AD8ECD7EC9D7303A7153FB55A4C4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674878v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gutieres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CQR4CWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00347-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2HX11F7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia E. Newcomer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Orgebin-Crist" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(00)00156-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojun Liu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-0760(00)00186-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMM4NV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Reid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Nelson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Rennie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod63.6.1881" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mcmeel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(00)00186-X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J931S4CD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Z. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Li Zheng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.12.8282" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vernet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pons" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Faure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085139v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufaure" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690323v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Mattei" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasper" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Matusik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Newcomer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690045v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng-Li Zheng" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Quan Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.139.6.2971" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufaure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695554v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claessens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rombauts" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694025v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713018v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00021538" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7NSJSCG2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713265v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert B. Ghyselinck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufaure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.2.8469239" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453737v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl Taranger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zanuy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Schulz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680023v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-16009-7.00009-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205108v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193565v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/46304.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Araki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/59761.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832185v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail A. Cornwall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Orgebin-Crist" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/59760.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363704v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Natal de Moraes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marques de Souza" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690566v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680238v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680077v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680114v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuillier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hocd&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158595v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;vel Blandine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911910v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911893v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911912v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381654v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045870v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734413v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396251v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579295v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797681v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796544v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801149v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743744v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746323v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744870v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749926v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746652v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry F. Vischer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogerd" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746430v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756229v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753933v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819456v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754679v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Chalmel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753756v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450495v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754929v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757055v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754652v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180305v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Marmignon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750793v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180289v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caraty" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752078v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755711v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755160v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Elizur" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Zohar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752710v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755722v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bou Ezz Edine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brion" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756726v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Maybank" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Schulz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752339v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449430v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Mu&#241;oz-Cueto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abigail" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758524v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189202v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gu&#233;guen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751053v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450044v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756027v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756160v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180298v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758325v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lethimonier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Guilgur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812037v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754560v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manual Carillo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824747v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754263v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826314v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763933v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Taranger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Stefansson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Migaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763005v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matusik" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825935v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825041v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762810v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bromage" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761916v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107058v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cerd&#225; Reverter" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrillo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760950v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764519v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerda Reverter" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762832v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106949v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764340v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758568v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Orgebin-Christ" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107046v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106952v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107024v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760968v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759448v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770447v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davail" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320615v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812833v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771814v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897082v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740720v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743826v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743755v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Vischer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747127v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747119v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mah&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bennouioua" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745611v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746659v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806162v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746662v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Schulz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746166v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756319v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754132v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazik Jamin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756495v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752946v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756309v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763681v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763605v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770479v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411012v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411025v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hocde" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410998v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823752v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823462v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Canario" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliana Carnevali" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carrillo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cerda" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831813v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-lareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0747-0024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094355177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-24-0092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kleppe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal G&#252;ralp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ove Skaftnesmo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742752" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04777811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labeille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05609-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02180043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Picolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1462-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791808v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gribouval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bella&#239;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24643-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0547-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delalande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J418NQJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205109v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119834" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.116392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076684" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Rolland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053302" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00812401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-12-0197" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.107706" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000747v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2012.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC07DN1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00813719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2013.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4C4Q27Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205043v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.10.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.111.091892" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger W. Schulz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Renato de Fran&#231;a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helio Chiarini-Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.02.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLWRWXRV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Lethimonier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando L&#243;pez-Olmeda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier S&#225;nchez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-1207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levavi-Sivan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bogerd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Mananos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.07.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mouriec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Tong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22069" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663561v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-546" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660342v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kichiya Suzuki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Yu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaurand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Araki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-7262.2007.00300.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-06-0122" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somoza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Guilgur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.01.030" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1LV6TG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiuping" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2005.12.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ6MZQFJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sanchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.06.027" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK1GJ7T2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Drevet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry T. Hinton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilpo Tapani Huhtaniemi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2003.10.070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8T6ZGW5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Mu&#241;oz-Cueto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2003.10.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJ538Q0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678068v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Britan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lefran&#231;ois-Martinez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schwaab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2004.06.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMS9FCD0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295700v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2004198010053" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ralph" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Orgebin-Crist" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Nelson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5919" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677043v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethimonier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FISH.0000030472.79953.47" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F515C638827241952D76538DDCF085B392562B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673075v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Ying Zhu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Matusik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220757" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FISH.0000030589.49467.c0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGCDZLCS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680397v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly B. Dague" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220932" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10065" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00555755ADC1FCC2DE742FC44476E2CAE2282D85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671607v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod66.2.524" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.90006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G611GT77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferriere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bailhache" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1000" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63B4D32A439AD8ECD7EC9D7303A7153FB55A4C4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673151v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia P. Winfrey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kasper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Ong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.142.3.1296" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674878v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gutieres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CQR4CWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00347-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2HX11F7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia E. Newcomer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Orgebin-Crist" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(00)00156-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojun Liu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena D&#8217;Cotta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-0760(00)00186-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMM4NV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Reid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Nelson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Rennie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod63.6.1881" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Mcmeel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(00)00186-X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J931S4CD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Z. Thomas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Li Zheng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.12.8282" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695183v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufaure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085139v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vernet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufaure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690323v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Mattei" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasper" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Matusik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690593v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Newcomer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pons" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690045v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng-Li Zheng" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Quan Zhao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.139.6.2971" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695554v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claessens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rombauts" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694025v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713265v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert B. Ghyselinck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufaure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.2.8469239" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boyer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00021538" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7NSJSCG2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453737v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl Taranger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zanuy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Schulz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680023v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-16009-7.00009-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205108v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205038v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/46304.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193565v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832185v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail A. Cornwall" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Orgebin-Crist" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/59760.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832184v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suzuki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Araki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/59761.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363704v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carvalho Natal de Moraes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marques de Souza" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680238v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690566v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Danthu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680077v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680114v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuillier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hocd&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158595v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;vel Blandine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911904v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911893v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692707v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911910v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911912v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381654v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045870v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911949v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396251v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734413v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809606v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594588v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579295v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797681v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796544v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743293v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743821v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743744v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801459v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801149v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746323v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746652v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry F. Vischer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogerd" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750129v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806118v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747070v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746430v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754679v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J&#233;gou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Chalmel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819456v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756229v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753933v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757055v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450495v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753756v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754929v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758524v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752078v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180289v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caraty" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755711v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180305v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Marmignon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750793v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755722v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bou Ezz Edine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756726v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Maybank" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Schulz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752710v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Elizur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Zohar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752339v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449430v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Mu&#241;oz-Cueto" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abigail" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756027v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Vizziano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756160v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anglade" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gu&#233;guen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450044v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751053v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189202v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180298v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758325v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lethimonier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Guilgur" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaillant" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812037v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754560v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manual Carillo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824747v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754263v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763933v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Taranger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Stefansson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Migaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763005v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matusik" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826314v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825935v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760950v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764519v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cerda Reverter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrillo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762810v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bromage" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761916v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825041v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107058v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cerd&#225; Reverter" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764340v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758568v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Orgebin-Christ" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107046v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106952v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762832v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106949v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107024v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759448v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760968v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770447v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davail" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320615v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911965v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Edouard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Morton" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771814v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812833v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743872v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743666v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740720v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897082v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743755v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Vischer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743826v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806162v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747127v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747119v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mah&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bennouioua" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746659v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745611v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746662v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Schulz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746166v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752946v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756495v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756319v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754132v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazik Jamin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756309v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763605v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763681v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770479v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411025v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hocde" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411012v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410998v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823752v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Primig" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823462v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Canario" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliana Carnevali" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carrillo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cerda" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831813v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>