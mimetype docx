--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -453,157 +453,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03694265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situations de crise au bloc opératoire, en réanimation ou en zone de conflit militaire : apport des aides cognitives linéaires, digitales, séquentielles et personnalisables</w:t>
+                <w:t xml:space="preserve">Use of a Digital Cognitive Aid Improves Memorization of Military Caregivers After High-Fidelity Simulations of Combat Casualty Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrei-Petru Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Balança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Lilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.188-190. </w:t>
+              <w:t xml:space="preserve">Military Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anrea.2020.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/milmed/usab175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892027v1</w:t>
+                <w:t xml:space="preserve">hal-03892025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-term prognosis of acute critically ill patients with systemic rheumatic diseases</w:t>
               </w:r>
@@ -717,455 +721,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Digital Cognitive Aid Improves Memorization of Military Caregivers After High-Fidelity Simulations of Combat Casualty Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situations de crise au bloc opératoire, en réanimation ou en zone de conflit militaire : apport des aides cognitives linéaires, digitales, séquentielles et personnalisables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Balança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei-Petru Paraschiv</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Lilot</w:t>
+                <w:t xml:space="preserve">Ayca Koca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aigle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Rimmele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.188-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/milmed/usab175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anrea.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892025v1</w:t>
+                <w:t xml:space="preserve">hal-03892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulação de manejo de via aérea difícil para residentes: estudo comparativo prospectivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La simulation en santé : méthodes et approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Evain</w:t>
+                <w:t xml:space="preserve">Thierry Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Vincent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bjan.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Inter bloc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, pp.22 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bloc.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888646v1</w:t>
+                <w:t xml:space="preserve">hal-03488148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation en santé : méthodes et approches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulação de manejo de via aérea difícil para residentes: estudo comparativo prospectivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Quesnel</w:t>
+                <w:t xml:space="preserve">Guillain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cholley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter bloc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38, pp.22 - 24. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.358-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bloc.2019.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bjan.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488148v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la simulation in situ en équipe au bloc opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter bloc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38, pp.25 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Balanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,51 +1467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation before Debriefing during High-fidelity Simulation Improves Memory Retention of Residents at Three Months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="480847B9"/>
+    <w:nsid w:val="5DE1501F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2526,51 +2526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-lehot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1962-0464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Haouhache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lehot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000005714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T Schlatter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin C Th&#233;rond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Louisy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-022-03420-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Balan&#231;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Koca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2020.12.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Danjou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mezidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bestion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000026164" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Petru Paraschiv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aigle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02888646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Evain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chassard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjan.2019.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Quesnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cholley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bloc.2019.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bloc.2019.01.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Balanca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2019.04.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Sadeh-Gonike" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Labeyrie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyx309" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Evain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cejka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/aln.0000000000002045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-00979685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desebbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2013.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFW8PB64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosamel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cervantes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2005.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2HG08MC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-lehot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1962-0464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Haouhache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lehot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACM.0000000000005714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T Schlatter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin C Th&#233;rond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P Louisy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-022-03420-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Petru Paraschiv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Balan&#231;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aigle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Danjou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mezidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bestion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000026164" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Koca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rimmele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2020.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488148v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Quesnel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cholley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bloc.2019.01.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02888646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Evain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chassard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjan.2019.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bloc.2019.01.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donz&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Balanca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2019.04.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Sadeh-Gonike" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Labeyrie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyx309" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Evain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cejka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/aln.0000000000002045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-00979685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desebbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Henaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2013.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFW8PB64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rosamel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cervantes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tristan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thivolet-Bejui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2005.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2HG08MC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>