--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2295,51 +2295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DE1501F"/>
+    <w:nsid w:val="9E5A157E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>