--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -1,3657 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3605 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques Pinto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-jacques-pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7121-9550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126339</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=LhIzvRQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et science : (re)faire dialoguer les sœurs ennemies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Méthodes, 1 (2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC : DIFFÉRENDS ? CIEL ! Le discours analytique à l'épreuve de l'homonymie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvertures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantasme, Discours, Idéologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 111, pp.31-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/top.111.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et psychanalyse : pour une approche logiciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.88-113. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3422.4165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et psychanalyse : pour une approche logiciste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.88-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogie/anomalie. Reflet de nos querelles dans un miroir antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 53 (1), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comm.1991.1800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe, individu, sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychodrame. Revue du psychodrame freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 62, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire &amp;quot;Qu'est-ce que la Subjectivité Artificielle&amp;quot; 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Université du temps libre de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Neurosciences (Conférence publique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis scientifiques d'Aubagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aubagne (13400), Bouches-du-Rhône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSICOANÁLISIS Y NEUROCIENCIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis scientifiques d'Aubagne, 8 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aubagne, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSICANÁLISE E NEUROCIÊNCIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mardis scientifiques d'Aubagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aubagne (13400), Bouches-du-Rhône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ANALYSE DES LOGIQUES SUBJECTIVES Texte de la conférence du 26/01/2010 à Valvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études à l'hôpital psychiatrique Valvert (Marseille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychothérapie des psychoses (Conférence publique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études à l'hôpital de jour d'Aubagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Aubagne (13400), Bouches-du-Rhône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivité et Sciences Humaines (Exposé au L.E.S.T., Aix-en-Provence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Informatique pour les Sciences de l'Homme et de la Société organisé par le L.I.S.H. (futur G.R.T.C) [L.E.S.T., Aix-en-Provence].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1984, Aix-en-Provence, Bouches-du-Rhône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole est aux discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Subjilectes, Aix-en-Provence, pp.204, 1996, 2951064608, 9782951064607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00807180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une psychanalyse scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Subjilectes, Aix-en-Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parole est aux discours : vers une logique de la subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2951064608, 9782951064607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la prise en charge d'un psychotique : réflexions critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGINAIRE ET REPRODUCTION SEXUÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouton de rose&amp;quot; , ou : Lacan avec Orson Welles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01819993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d' &amp;quot; oxymore de séries &amp;quot; en A.L.S.© (Analyse des Logiques Subjectives©)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dix parlers proposés par l'Analyse des Logiques Subjectives©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fine d'un texte de Luce Irigaray au moyen de l'Analyse des Logiques Subjectives© (A.L.S.©)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus clair-obscur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de reformulations attestées d’un parler “A.L.S.©” dans un autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intuitions de Charles Baudelaire et Analyse des Logiques Subjectives©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'oignon au mille-feuilles (première partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un personnage d'Albert Camus dans &amp;quot; LA PESTE &amp;quot;, à diagnostiquer avec l'A.L.S.©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Poème de Parménide vu sous un angle inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un personnage de Thierry Bataille à &amp;quot; diagnostiquer &amp;quot; au moyen de l'A.L.S.©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHIQUE DES PRINCIPAUX PARLERS DE L'ANALYSE DES LOGIQUES SUBJECTIVES©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fine d'un texte d'Hélène Cixous au moyen de l'A.L.S.© (Analyse des Logiques Subjectives©)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subjectivité artificielle. Ébauche d'un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un séduisant sophisme de Georges Bataille...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau des atomes sémantiques concrets et abstraits entrant en jeu dans l'Analyse des Logiques Subjectives© (A.L.S.©)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément sur le parler &amp;quot;E → I&amp;quot; (&amp;quot;parler du progrès&amp;quot; ou &amp;quot;parler constructeur&amp;quot;) tel que défini par l'Analyse des Logiques Subjectives©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic of psychotic utterances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation en psychanalyse : Traduction, transcription, ou translittération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphore et connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence scolaire envisagée sous l'angle de l'Analyse des Logiques Subjectives© (A.L.S.©)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des énoncés psychotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode et ses applications : l'Analyse des Logiques Subjectives©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Provence - Aix-Marseille I. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01351219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patentes de Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Aix Marseille Université. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réalité psychique dans le schéma R de Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Aix-Marseille I. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'A.L.S.© au corpus des &amp;quot;Fleurs du Mal&amp;quot; de Ch. Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuf graphes obtenus par l'Analyse des Logiques Subjectives© sur des poèmes tirés des &amp;quot;Fleurs du Mal&amp;quot; de Ch. Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Copie d'écran de graphiques obtenus avec OpenOffice Calc, Marseille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01117900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt-quatre graphes obtenus par l'Analyse des Logiques Subjectives© sur des poèmes tirés des &amp;quot;Fleurs du Mal&amp;quot; de Ch. Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01130802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative à la triade &amp;quot;Réel, Symbolique, Imaginaire&amp;quot; (schéma publié dans l'article &amp;quot;Diagnostic : différends ? Ciel !&amp;quot; — « Quelle peut être la teneur du discours psychanalytique en 2014 ? )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Schéma conçu et réalisé par l'auteur, Jean-Jacques Pinto, Marseille, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01142408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3712,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C59B2EE5"/>
+    <w:nsid w:val="2981678B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3943,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-pinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7121-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pinto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2017.05.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01101923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.111.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3422.4165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Douay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1991.1800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Pons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Jean-Jacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00798138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01120491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00798210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Pons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00807165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137849v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00807502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00802991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01130802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01117900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01142408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-jacques-pinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7121-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LhIzvRQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2017.05.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01101923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802491v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.111.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3422.4165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Douay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1991.1800" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Jean-Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00798138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01120491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00798210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00807165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137849v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00807502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00802991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01117900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01130802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01142408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>